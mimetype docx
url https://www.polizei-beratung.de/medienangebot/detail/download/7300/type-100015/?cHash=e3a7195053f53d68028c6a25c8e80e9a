--- v0 (2025-12-06)
+++ v1 (2026-04-21)
@@ -1,57025 +1,3433 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49114D07" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRDefault="00BD7AEB"/>
-[...285 lines deleted...]
-      <w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1652550544"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Cover Pages"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="73C1F2C0" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00BE4FE5" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="017C6E01" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
+        <w:p w14:paraId="1D94DC35" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
+        <w:p w14:paraId="72D092EF" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
+        <w:p w14:paraId="46A1DCCA" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
+        <w:p w14:paraId="4A9FFA4A" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
+        <w:p w14:paraId="7651B89B" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
+        <w:p w14:paraId="3823F657" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B09281D" wp14:editId="6954A325">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="page">
+                      <wp:posOffset>428625</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="page">
+                      <wp:posOffset>9734550</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="6675120" cy="393192"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="96" name="Rectangle 2"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="6675120" cy="393192"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:solidFill>
+                                    <a:srgbClr val="FFFFFF"/>
+                                  </a:solidFill>
+                                </a14:hiddenFill>
+                              </a:ext>
+                              <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                                    <w:spacing w:val="60"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:alias w:val="Firmenadresse"/>
+                                  <w:id w:val="-94866558"/>
+                                  <w:showingPlcHdr/>
+                                  <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+                                  <w:text/>
+                                </w:sdtPr>
+                                <w:sdtContent>
+                                  <w:p w14:paraId="5C69F135" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRDefault="005E30C8">
+                                    <w:pPr>
+                                      <w:contextualSpacing/>
+                                      <w:rPr>
+                                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                        <w:b/>
+                                        <w:bCs/>
+                                        <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                                        <w:spacing w:val="60"/>
+                                        <w:sz w:val="20"/>
+                                        <w:szCs w:val="20"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                        <w:b/>
+                                        <w:bCs/>
+                                        <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                                        <w:spacing w:val="60"/>
+                                        <w:sz w:val="20"/>
+                                        <w:szCs w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>[Geben Sie die Firmenadresse ein]</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:sdtContent>
+                              </w:sdt>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:rect w14:anchorId="3B09281D" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.75pt;margin-top:766.5pt;width:525.6pt;height:30.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTqe/12QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TNF2MOEXRosOA&#10;bh3Q7QNoWY6F2aJGKbGzrx+lpGm23opdBIqkHt8jqdX12Hdip8kbtKXMJ1MptFVYG7sp5Y/v9x8+&#10;SuED2Bo6tLqUe+3l9fr9u9XgCj3DFrtak2AQ64vBlbINwRVZ5lWre/ATdNpysEHqIfCVNllNMDB6&#10;32Wz6XSRDUi1I1Tae/beHYJynfCbRqvw2DReB9GVkrmFdFI6q3hm6xUUGwLXGnWkAW9g0YOxXPQE&#10;dQcBxJbMK6jeKEKPTZgo7DNsGqN00sBq8uk/ap5acDpp4eZ4d2qT/3+w6uvuyX2jSN27B1Q/vbB4&#10;24Ld6BsiHFoNNZfLY6Oywfni9CBePD8V1fAFax4tbAOmHowN9RGQ1YkxtXp/arUeg1DsXCyuLvMZ&#10;T0Rx7GJ5kS9nqQQUz68d+fBJYy+iUUriUSZ02D34ENlA8ZwSi1m8N12XxtnZvxycGD2JfSQcd8MX&#10;YaxGzo5mhfWedRAetoO3mY0W6bcUA29GKf2vLZCWovtsuRfLfD6Pq5Qu88urqILOI9V5BKxiqFIG&#10;KQ7mbTis39aR2bRcKU+yLN5w/xqTpL2wOvLm6SfFx02N63V+T1kv/2n9BwAA//8DAFBLAwQUAAYA&#10;CAAAACEA8CwXDOIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBi9hNrP2K&#10;2RQpiKUIxVR73iZjEszOptltEv+9k5Me552H9yNeD6YWHbausqQgnAQgkDKbV1Qo+Di83C9BOK8p&#10;17UlVPCDDtbJ9VWso9z29I5d6gvBJuQiraD0vomkdFmJRruJbZD492Vboz2fbSHzVvdsbmr5EARz&#10;aXRFnFDqBjclZt/pxSjos313PLy9yv3dcWvpvD1v0s+dUrc3w/MTCI+D/4NhrM/VIeFOJ3uh3Ila&#10;wXwxY5L12XTKo0YiDJcLEKdRWz2uQCax/L8i+QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDTqe/12QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDwLBcM4gAAAA0BAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                              <w:spacing w:val="60"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:alias w:val="Firmenadresse"/>
+                            <w:id w:val="-94866558"/>
+                            <w:showingPlcHdr/>
+                            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+                            <w:text/>
+                          </w:sdtPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="5C69F135" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRDefault="005E30C8">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:rPr>
+                                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                                  <w:spacing w:val="60"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                                  <w:spacing w:val="60"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>[Geben Sie die Firmenadresse ein]</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </v:textbox>
+                    <w10:wrap anchorx="page" anchory="page"/>
+                    <w10:anchorlock/>
+                  </v:rect>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wpg">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="6F03AEA3" wp14:editId="7B4F8824">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="page">
+                      <wp:posOffset>276225</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="page">
+                      <wp:posOffset>9544050</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="7013448" cy="685800"/>
+                    <wp:effectExtent l="0" t="0" r="16510" b="19050"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="87" name="Group 9"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                        <wpg:wgp>
+                          <wpg:cNvGrpSpPr>
+                            <a:grpSpLocks/>
+                          </wpg:cNvGrpSpPr>
+                          <wpg:grpSpPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="7013448" cy="685800"/>
+                              <a:chOff x="432" y="13608"/>
+                              <a:chExt cx="11376" cy="1081"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvPr id="88" name="AutoShape 10"/>
+                            <wps:cNvCnPr>
+                              <a:cxnSpLocks noChangeShapeType="1"/>
+                            </wps:cNvCnPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="432" y="13608"/>
+                                <a:ext cx="11376" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="808080"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:noFill/>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvPr id="89" name="AutoShape 11"/>
+                            <wps:cNvCnPr>
+                              <a:cxnSpLocks noChangeShapeType="1"/>
+                            </wps:cNvCnPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="432" y="14689"/>
+                                <a:ext cx="11376" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="808080"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:noFill/>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </wpg:wgp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:group w14:anchorId="13F56862" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.75pt;margin-top:751.5pt;width:552.25pt;height:54pt;z-index:-251657216;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="432,13608" coordsize="11376,1081" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd7IwuTwIAAK8GAAAOAAAAZHJzL2Uyb0RvYy54bWzklVtv2yAUx98n7Tsg3hfbudWx4lRTennp&#10;tkjtPgDB2EbDgIDEybffAdw06SpN6qS+TJEQ+Fw45/cHsrw+dALtmbFcyRJnoxQjJqmquGxK/PPp&#10;7kuOkXVEVkQoyUp8ZBZfrz5/Wva6YGPVKlExgyCJtEWvS9w6p4sksbRlHbEjpZkEY61MRxwsTZNU&#10;hvSQvRPJOE3nSa9MpY2izFr4ehONeBXy1zWj7kddW+aQKDHU5sJowrj1Y7JakqIxRLecDmWQd1TR&#10;ES5h01OqG+II2hn+R6qOU6Osqt2Iqi5Rdc0pCz1AN1n6qpt7o3Y69NIUfaNPmADtK07vTku/7++N&#10;ftQbE6uH6YOivyxwSXrdFOd2v26iM9r231QFepKdU6HxQ206nwJaQofA93jiyw4OUfh4lWaT6RRO&#10;BAXbPJ/l6SAAbUElHzadjDECYzaZp3kUh7a3Q3iWTa7mMThL88ybE1LEjUOxQ3FefDhN9gWY/Tdg&#10;jy3RLOhgPZCNQbwqcQ6NSNIBhK8AIfigLDTktwe/tYxU6UEOVJFU65bIhgXvp6OG4NjHRYhfWJDk&#10;r5TfwPXM+gxWqOlEihTaWHfPVIf8pMTWGcKb1q2VlHBflMmCoGT/YF1E/Bzg9ZXqjgsRro2QqC/x&#10;YjaehQCrBK+80btZ02zXwqA9gYuXp/436HXhBgdcViFZy0h1O8wd4SLOoWohw1GMRKK0W1UdN8bX&#10;Ngj9UYov3lA86HchHyk+QPHpPF/EC/KfKh5uPLyK4REYXnD/7J6vwwl5+Z9Z/QYAAP//AwBQSwME&#10;FAAGAAgAAAAhAJSdLlrlAAAAEgEAAA8AAABkcnMvZG93bnJldi54bWxMT01rwzAMvQ/2H4wGu622&#10;l6aUNE4p3cepDNYOxm5urCahsR1iN0n//dTTdhFP0tPTe/l6si0bsA+NdwrkTABDV3rTuErB1+Ht&#10;aQksRO2Mbr1DBVcMsC7u73KdGT+6Txz2sWIk4kKmFdQxdhnnoazR6jDzHTranXxvdaS2r7jp9Uji&#10;tuXPQiy41Y2jD7XucFtjed5frIL3UY+bRL4Ou/Npe/05pB/fO4lKPT5MLysqmxWwiFP8u4BbBvIP&#10;BRk7+oszgbUK5klKTJqnIqFkN4acLwkdCS2kFMCLnP+PUvwCAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXeyMLk8CAACvBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAlJ0uWuUAAAASAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" o:allowincell="f">
+                    <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                      <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                      <o:lock v:ext="edit" shapetype="t"/>
+                    </v:shapetype>
+                    <v:shape id="AutoShape 10" o:spid="_x0000_s1027" type="#_x0000_t32" style="position:absolute;left:432;top:13608;width:11376;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAg3yEfxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#10;EIbvgu+wTKE33ZhDkegqYhGkFIpRocdhd5oEs7Mxu9X07TsHwcvAz/B/M99yPfhW3aiPTWADs2kG&#10;itgG13Bl4HTcTeagYkJ22AYmA38UYb0aj5ZYuHDnA93KVCmBcCzQQJ1SV2gdbU0e4zR0xLL7Cb3H&#10;JLGvtOvxLnDf6jzL3rTHhuVCjR1ta7KX8tcbGM7fudWfs7Nt8u7Dfl23R30ojXl9Gd4XMjYLUImG&#10;9Gw8EHtnYC4fi5DIgF79AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACDfIR/HAAAA4AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="gray"/>
+                    <v:shape id="AutoShape 11" o:spid="_x0000_s1028" type="#_x0000_t32" style="position:absolute;left:432;top:14689;width:11376;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPk4SExgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/sfwlvwtqb2IFqNsiiCiLBYFTw+kmdbtnmpTdT67zeC4GVgGOYbZjrvbC1u1PrKsYJBPwFB&#10;rJ2puFBw2K++RyB8QDZYOyYFD/Iwn31+TDEz7s47uuWhEBHCPkMFZQhNJqXXJVn0fdcQx+zsWosh&#10;2raQpsV7hNtapkkylBYrjgslNrQoSf/lV6ugO55SLbeDo67SZqN/L4u93OVK9b665STKzwREoC68&#10;Gy/E2igYjeF5KJ4BOfsHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT5OEhMYAAADgAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="gray"/>
+                    <w10:wrap anchorx="page" anchory="page"/>
+                    <w10:anchorlock/>
+                  </v:group>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="56AE2DF6" w14:textId="77777777" w:rsidR="00DC7F51" w:rsidRPr="00BE4FE5" w:rsidRDefault="00000000" w:rsidP="00BE4FE5">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="732625B5" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRPr="00BE4FE5" w:rsidRDefault="00BE4FE5" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>WICHTIG: Bitte an einem sicheren Ort aufbewahren!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728AB2B9" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+    <w:p w14:paraId="19818DD0" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLTPro-Bd" w:hAnsi="HelveticaNeueLTPro-Bd" w:cs="HelveticaNeueLTPro-Bd"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DF75087" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRDefault="00BD7AEB" w:rsidP="00DC7F51">
+    <w:p w14:paraId="1A2A1E2F" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5" w:rsidP="00DC7F51">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLTPro-Lt" w:hAnsi="HelveticaNeueLTPro-Lt" w:cs="HelveticaNeueLTPro-Lt"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BD7AEB" w:rsidSect="00BE4FE5">
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId10"/>
+        <w:sectPr w:rsidR="00BE4FE5" w:rsidSect="00BE4FE5">
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D9257C" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00BE4FE5" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+    <w:p w14:paraId="5CD4BEB3" w14:textId="77777777" w:rsidR="00DC7F51" w:rsidRPr="00BE4FE5" w:rsidRDefault="00BE4FE5" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweise: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7FC2BD" w14:textId="77777777" w:rsidR="00262606" w:rsidRPr="00262606" w:rsidRDefault="00262606" w:rsidP="00262606">
+    <w:p w14:paraId="68A4B9C2" w14:textId="310077FE" w:rsidR="00DC7F51" w:rsidRPr="00DC7F51" w:rsidRDefault="00FC2B67" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00262606">
-[...33 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>eine</w:t>
+        <w:t>In dieser Liste können Sie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00262606">
+      <w:r w:rsidR="00DC7F51" w:rsidRPr="00DC7F51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hilfe sein kann.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0075782A" w:rsidRPr="0075782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>alle Gegenstände, die für Sie von Bedeutung sind, erfassen und beschreiben</w:t>
+      </w:r>
+      <w:r w:rsidR="0075782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Damit </w:t>
+      </w:r>
+      <w:r w:rsidR="002601DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>stellen</w:t>
+      </w:r>
+      <w:r w:rsidR="0075782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sie der Polizei im </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7F51" w:rsidRPr="00DC7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Falle von Diebstahl oder </w:t>
+      </w:r>
+      <w:r w:rsidR="0075782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verlust </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7F51" w:rsidRPr="00DC7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0075782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wichtige Informationen zur Verfügung. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5EAB72" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00DC7F51" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+    <w:p w14:paraId="1277346D" w14:textId="77777777" w:rsidR="00DC7F51" w:rsidRPr="00DC7F51" w:rsidRDefault="00DC7F51" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E405A3" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+    <w:p w14:paraId="0222F120" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00DC7F51" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7F51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Bitte beachten Sie, dass es sich bei Ihrer persönlichen Wer</w:t>
+        <w:t xml:space="preserve">Bitte beachten Sie, dass es sich bei Ihrer persönlichen Wertgegenstandsliste um sensible Informationen handelt, die fremden Personen nicht in die Hände gelangen sollten. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC7F51">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B91429" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00DC7F51" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+    <w:p w14:paraId="1188FC98" w14:textId="77777777" w:rsidR="00DC7F51" w:rsidRPr="00DC7F51" w:rsidRDefault="00DC7F51" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7F51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Bewahren Sie aus diesem Grund Ihre ausgefüllte Liste an e</w:t>
-[...11 lines deleted...]
-        <w:t>nem Ort auf, an dem diese sicher vor fremden Blicken ist.</w:t>
+        <w:t>Bewahren Sie aus diesem Grund Ihre ausgefüllte Liste an einem Ort auf, an dem diese sicher vor fremden Blicken ist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B47297C" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+    <w:p w14:paraId="4F4F0DE4" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="340F438D" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+    <w:p w14:paraId="26D4B6ED" w14:textId="7E0CBE2C" w:rsidR="00BE4FE5" w:rsidRDefault="00DC7F51" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Bei der Katalogisierung Ihrer Wertgegenstände sollten Sie darauf achten, möglichst alle Details Ihrer Wertgegenstände zu erfassen, denn je mehr Details Sie im Voraus erfassen, desto einfacher wird es im Falle eines Verlusts sein, Ihre Wertgegenstände wieder aufzufinden.</w:t>
+        <w:t>Bei der Katalogisierung Ihrer Wertgegenstände sollten Sie darauf achten, möglichst alle Details Ihrer Wertgegenstände zu erfassen</w:t>
+      </w:r>
+      <w:r w:rsidR="0075782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Umso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>einfacher wird es im Falle eines Verlusts sein, Ihre Wertgegenstände wieder aufzufinden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489F5954" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+    <w:p w14:paraId="497A666F" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BD7AEB" w:rsidSect="00BE4FE5">
+        <w:sectPr w:rsidR="00BE4FE5" w:rsidSect="00BE4FE5">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14283" w:type="dxa"/>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="12498" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1785"/>
         <w:gridCol w:w="1785"/>
-        <w:gridCol w:w="1786"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1786"/>
+        <w:gridCol w:w="2232"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1735"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD7AEB" w:rsidRPr="00415AB6" w14:paraId="759B609A" w14:textId="77777777" w:rsidTr="00415AB6">
+      <w:tr w:rsidR="0075782A" w14:paraId="11973FDC" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
           <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2432D4F1" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00415AB6" w:rsidRDefault="00BD7AEB" w:rsidP="00415AB6">
+          <w:p w14:paraId="77B87CF9" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="007608AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00415AB6">
+            <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>GEGENSTAND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1FEAD5" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00415AB6" w:rsidRDefault="00BD7AEB" w:rsidP="00415AB6">
+          <w:p w14:paraId="7B9F55B0" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="007608AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00415AB6">
+            <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>HERSTELLER, MARKE, TYP-BEZEICHNUNG</w:t>
+              <w:t>HERSTELLER, MARKE, TYP</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007608AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>BEZEICHNUNG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C80B994" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00415AB6" w:rsidRDefault="00BD7AEB" w:rsidP="00415AB6">
+          <w:p w14:paraId="2AA73D3F" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="007608AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00415AB6">
+            <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>UNVERWECH-SELBARE MERKMALE</w:t>
+              <w:t>UNVERWECH</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007608AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SELBARE MERKMALE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="515C588D" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00415AB6" w:rsidRDefault="00BD7AEB" w:rsidP="00415AB6">
+          <w:p w14:paraId="6CE55A8C" w14:textId="24821CEB" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="005E30C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00415AB6">
+            <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INDIVIDUAL-NR, KENNZEICHEN, POSITION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBE07BE" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00415AB6" w:rsidRDefault="00DF6B71" w:rsidP="00415AB6">
+          <w:p w14:paraId="35CFA3B2" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="007608AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>HÄN</w:t>
+              <w:t>HÄNLDER, ORT, KAUFDATUM</w:t>
             </w:r>
-            <w:r w:rsidR="00BD7AEB" w:rsidRPr="00415AB6">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C7C0CC" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00415AB6">
+            </w:pPr>
+            <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NEUPREIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02455E43" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00415AB6" w:rsidRDefault="00BD7AEB" w:rsidP="00415AB6">
-[...24 lines deleted...]
-          <w:p w14:paraId="3A3DF2E0" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00415AB6" w:rsidRDefault="00BD7AEB" w:rsidP="00415AB6">
+          <w:p w14:paraId="46E9C77F" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="007608AE">
             <w:pPr>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00415AB6">
+            <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">VORHANDENE BELEGE, </w:t>
+              <w:t>VORHANDENE BELEGE, DOKUMENTE</w:t>
             </w:r>
-            <w:r w:rsidR="00DF6B71">
-[...30 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="6CC130AC" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0075782A" w14:paraId="2356A294" w14:textId="77777777" w:rsidTr="009270C3">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7279A3E6" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F91AB9C" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52715FA7" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="626F7DA8" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3476C3" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BD03C8" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D375B0" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="2FB57ACD" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0075782A" w14:paraId="1AD7B24A" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-            <w:vAlign w:val="center"/>
-[...110 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="4DA7BFBD" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-            <w:vAlign w:val="center"/>
-[...843 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="37738370" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="658627FE" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B91FFA" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="670C9874" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="694183CA" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="202732E1" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="5DF3A671" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0075782A" w14:paraId="34B9C0FE" w14:textId="77777777" w:rsidTr="002601DC">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDF7E79" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C03CDA3" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F4AC59" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D84ACC5" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E4E4A0" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5923868B" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B714D93" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="427FC056" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0075782A" w14:paraId="520F20E0" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-            <w:vAlign w:val="center"/>
-[...115 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="552D99C7" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-            <w:vAlign w:val="center"/>
-[...853 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="51714866" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F35A7C" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE2E9F6" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3674EF" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="1730DB41" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C8AFD9" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="45AD66CE" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0075782A" w14:paraId="65928EF7" w14:textId="77777777" w:rsidTr="002601DC">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="296D13C2" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="589BBFE8" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1E1D97" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="206222CB" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDD7FAA" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F778642" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD31327" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="26674E9B" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0075782A" w14:paraId="53153305" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-            <w:vAlign w:val="center"/>
-[...115 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="428384BA" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-            <w:vAlign w:val="center"/>
-[...853 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="4A87BC18" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="5447CD78" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A24BE2" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A460E65" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA304BE" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6865C6" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="33A969E5" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0075782A" w14:paraId="1D5FBB20" w14:textId="77777777" w:rsidTr="002601DC">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F533BB4" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67265004" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D88B62" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="656817F3" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="656BADF3" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFD39F6" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0056CF6A" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="660E296D" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0075782A" w14:paraId="42F80502" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-            <w:vAlign w:val="center"/>
-[...115 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="7C9A7524" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-            <w:vAlign w:val="center"/>
-[...853 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="4C8CEF59" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C6FA2E" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D78902D" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="253FE38B" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F091321" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E6D7F7" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="00C93FCF" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="16333CE8" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0008257B" w14:paraId="21348485" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="076ECB9B" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4085BDA5" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C92F97" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="7233AD16" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="43842126" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF887E5" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8234E8" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="666844B1" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0008257B" w14:paraId="5627426D" w14:textId="77777777" w:rsidTr="002601DC">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="095E6E69" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BE7403" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53753D9A" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C924B8" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="669296A2" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A9C55B" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C04FB3E" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="6650534E" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0008257B" w14:paraId="3CA67718" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="17030EA1" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5504A3" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="379FCC5D" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="086FDC09" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="46590D5A" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="6162057E" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="08799DC6" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="2DB70E92" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0008257B" w14:paraId="6A18E58E" w14:textId="77777777" w:rsidTr="002601DC">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2886908E" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D646E5A" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EA5993" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="597B1EF0" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="635EC26A" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4555458F" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="735A4BBF" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="65A90DEF" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0008257B" w14:paraId="39EBB078" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC1FD58" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C20F3C8" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="27351F31" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFA64FB" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="1000C448" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="0876C27F" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F10286D" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="11192900" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0008257B" w14:paraId="778E26E2" w14:textId="77777777" w:rsidTr="002601DC">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E3600F" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE8CDD4" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="302D2891" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7A0164" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16943472" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EACA818" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B980C7" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="5BCC9A8D" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0008257B" w14:paraId="10D3D8E0" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...117 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEE081E" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBA4F47" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="79800B3D" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="403C290F" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFFEEB4" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B754975" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8FCDB7" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="2946FCEF" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0008257B" w14:paraId="76FA6F91" w14:textId="77777777" w:rsidTr="002601DC">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="056EAF6E" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
-[...854 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="024CC091" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55843797" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C558F8C" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0970C9BA" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F78C35" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CAAA78" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w14:paraId="4B08E522" w14:textId="77777777" w:rsidTr="00CB6DE4">
+      <w:tr w:rsidR="0008257B" w14:paraId="720461E3" w14:textId="77777777" w:rsidTr="0075782A">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="987"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="601C5FF5" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFEDEA"/>
-[...39596 lines deleted...]
-            <w:bookmarkEnd w:id="64"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9A2800" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FD545B" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4899DE0E" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E8A55D" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="651CB84D" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D741CF" w14:textId="77777777" w:rsidR="0008257B" w:rsidRPr="00C93FCF" w:rsidRDefault="0008257B" w:rsidP="007608AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D67C2BE" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00C93FCF" w:rsidRDefault="00BD7AEB" w:rsidP="00BE4FE5">
+    <w:p w14:paraId="3FE4F53E" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRPr="00C93FCF" w:rsidRDefault="00BE4FE5" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BD7AEB" w:rsidRPr="00C93FCF" w:rsidSect="00BE4FE5">
+        <w:sectPr w:rsidR="00BE4FE5" w:rsidRPr="00C93FCF" w:rsidSect="00BE4FE5">
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A6DC13" w14:textId="77777777" w:rsidR="00BD7AEB" w:rsidRPr="00C93FCF" w:rsidRDefault="00BD7AEB" w:rsidP="00C93FCF">
+    <w:p w14:paraId="74F65EA0" w14:textId="77777777" w:rsidR="00895A71" w:rsidRPr="00C93FCF" w:rsidRDefault="00895A71" w:rsidP="00895A71">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00895A71" w:rsidRPr="00C93FCF" w:rsidSect="00895A71">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BD7AEB" w:rsidRPr="00C93FCF" w:rsidSect="00BE4FE5">
+    <w:p w14:paraId="262C7826" w14:textId="77777777" w:rsidR="00895A71" w:rsidRPr="00C93FCF" w:rsidRDefault="00895A71" w:rsidP="00895A71">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00895A71" w:rsidRPr="00C93FCF" w:rsidSect="00895A71">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA12B5B" w14:textId="493C6077" w:rsidR="00B40DAA" w:rsidRPr="0008257B" w:rsidRDefault="0008257B" w:rsidP="00895A71">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008257B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>NOTIZEN</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B40DAA" w:rsidRPr="0008257B" w:rsidSect="00BE4FE5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17A10500" w14:textId="77777777" w:rsidR="00953F6C" w:rsidRDefault="00953F6C" w:rsidP="003F1509">
+    <w:p w14:paraId="7C2BEFBF" w14:textId="77777777" w:rsidR="00955828" w:rsidRDefault="00955828" w:rsidP="003F1509">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E79BF4D" w14:textId="77777777" w:rsidR="00953F6C" w:rsidRDefault="00953F6C" w:rsidP="003F1509">
+    <w:p w14:paraId="621C2739" w14:textId="77777777" w:rsidR="00955828" w:rsidRDefault="00955828" w:rsidP="003F1509">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS ??">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
-    <w:panose1 w:val="00000500000000020000"/>
-    <w:charset w:val="00"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLTPro-Bd">
-    <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLTPro-Lt">
-    <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B4497FB" w14:textId="77777777" w:rsidR="00CB6DE4" w:rsidRPr="00DF6B71" w:rsidRDefault="00CB6DE4" w:rsidP="005B1090">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ED3CC9D" w14:textId="59AA762E" w:rsidR="005E30C8" w:rsidRPr="003F1509" w:rsidRDefault="00C93FCF" w:rsidP="00C93FCF">
     <w:pPr>
       <w:pStyle w:val="EinfacherAbsatz"/>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="HelveticaNeueLTPro-Lt" w:hAnsi="HelveticaNeueLTPro-Lt" w:cs="HelveticaNeueLTPro-Lt"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>Polizeiliche Kriminalprävention der Länder und des Bundes, Zentrale Geschäftsstelle, Taubenheimstraße 85, 70372 Stuttgart</w:t>
     </w:r>
-    <w:r w:rsidR="00AC3871" w:rsidRPr="00DF6B71">
+    <w:r w:rsidR="005E30C8" w:rsidRPr="00B2158A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B88A8E0" wp14:editId="64C364AD">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62155373" wp14:editId="672F532B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-3613150</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>908685</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7153275" cy="1488440"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Grafik 3"/>
+          <wp:docPr id="16" name="Grafik 3"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Grafik 3"/>
+                  <pic:cNvPr id="1" name="Grafik 3"/>
                   <pic:cNvPicPr>
-                    <a:picLocks/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7153275" cy="1488440"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
+                  <a:ln w="9525">
                     <a:noFill/>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
                   </a:ln>
+                  <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...63 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="279815FA" w14:textId="77777777" w:rsidR="00CB6DE4" w:rsidRPr="00DF6B71" w:rsidRDefault="00AC3871" w:rsidP="00C93FCF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17186123" w14:textId="09274DAE" w:rsidR="005E30C8" w:rsidRPr="00C93FCF" w:rsidRDefault="00C93FCF" w:rsidP="00C93FCF">
     <w:pPr>
       <w:pStyle w:val="EinfacherAbsatz"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="HelveticaNeueLTPro-Lt" w:hAnsi="HelveticaNeueLTPro-Lt" w:cs="HelveticaNeueLTPro-Lt"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DF6B71">
+    <w:r w:rsidRPr="00B2158A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D024A60" wp14:editId="3BEC2E26">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D968425" wp14:editId="7BE360B9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-522605</wp:posOffset>
+            <wp:posOffset>-511810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1907540</wp:posOffset>
+            <wp:posOffset>-1834694</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="9895205" cy="2058035"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent l="0" t="0" r="10795" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Grafik 3"/>
+          <wp:docPr id="17" name="Grafik 3"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Grafik 3"/>
+                  <pic:cNvPr id="1" name="Grafik 3"/>
                   <pic:cNvPicPr>
-                    <a:picLocks/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="9895205" cy="2058035"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
+                  <a:ln w="9525">
                     <a:noFill/>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
                   </a:ln>
+                  <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00CB6DE4" w:rsidRPr="00DF6B71">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="HelveticaNeueLTPro-Lt" w:hAnsi="HelveticaNeueLTPro-Lt" w:cs="HelveticaNeueLTPro-Lt"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>Polizeiliche Kriminalprävention der Länder und des Bundes, Zentrale Geschäftsstelle, Taubenheimstraße 85, 70372 Stuttgart</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74557A20" w14:textId="77777777" w:rsidR="00953F6C" w:rsidRDefault="00953F6C" w:rsidP="003F1509">
+    <w:p w14:paraId="3A3CBFE2" w14:textId="77777777" w:rsidR="00955828" w:rsidRDefault="00955828" w:rsidP="003F1509">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D307CFA" w14:textId="77777777" w:rsidR="00953F6C" w:rsidRDefault="00953F6C" w:rsidP="003F1509">
+    <w:p w14:paraId="7F3633A4" w14:textId="77777777" w:rsidR="00955828" w:rsidRDefault="00955828" w:rsidP="003F1509">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49473B55" w14:textId="77777777" w:rsidR="00CB6DE4" w:rsidRDefault="00CB6DE4" w:rsidP="00415AB6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CC77DAA" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
-      <w:tabs>
-[...4 lines deleted...]
-      </w:tabs>
     </w:pPr>
-    <w:r>
-      <w:t>[Geben Sie Text ein]</w:t>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="2141831888"/>
+        <w:placeholder>
+          <w:docPart w:val="F0236D158B91DD4E9F905B2A79AD8544"/>
+        </w:placeholder>
+        <w:temporary/>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="005E30C8">
+          <w:t>[Geben Sie Text ein]</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="005E30C8">
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-      <w:t>[Geben Sie Text ein]</w:t>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="167149577"/>
+        <w:placeholder>
+          <w:docPart w:val="52AA3D3410648A4CAA2304B230B1D62C"/>
+        </w:placeholder>
+        <w:temporary/>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="005E30C8">
+          <w:t>[Geben Sie Text ein]</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="005E30C8">
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="707836254"/>
+        <w:temporary/>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="005E30C8">
+          <w:t>[Geben Sie Text ein]</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
-  <w:p w14:paraId="4CBC003F" w14:textId="77777777" w:rsidR="00CB6DE4" w:rsidRDefault="00CB6DE4">
+  <w:p w14:paraId="0C2CE6A3" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRDefault="005E30C8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4FE1B053" w14:textId="77777777" w:rsidR="00CB6DE4" w:rsidRPr="003F1509" w:rsidRDefault="00AC3871" w:rsidP="003F1509">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47A6A2AA" w14:textId="1D5339AF" w:rsidR="005E30C8" w:rsidRPr="003F1509" w:rsidRDefault="005E30C8" w:rsidP="003F1509">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B2158A">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CC6AEFD" wp14:editId="0D33E945">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62EF5A16" wp14:editId="1CD8AA5F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-361315</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8237855</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7153910" cy="1488440"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="7153748" cy="1488466"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Grafik 3"/>
+          <wp:docPr id="15" name="Grafik 3"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Grafik 3"/>
+                  <pic:cNvPr id="1" name="Grafik 3"/>
                   <pic:cNvPicPr>
-                    <a:picLocks/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7153910" cy="1488440"/>
+                    <a:ext cx="7158660" cy="1489488"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
+                  <a:ln w="9525">
                     <a:noFill/>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
                   </a:ln>
+                  <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E824BF0" w14:textId="77777777" w:rsidR="00CB6DE4" w:rsidRDefault="00AC3871">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5563D9D6" w14:textId="76E357B5" w:rsidR="005E30C8" w:rsidRDefault="00894AC6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E224FDA" wp14:editId="01B6965C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>7618730</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>292100</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1263650" cy="875665"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="635"/>
+          <wp:wrapNone/>
+          <wp:docPr id="18" name="Grafik 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="18" name="Grafik 5"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1263650" cy="875665"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="005E30C8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36FA2FBE" wp14:editId="37065F45">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="006927B9" wp14:editId="6A709909">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-340995</wp:posOffset>
+                <wp:posOffset>-341630</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
-                <wp:posOffset>-536575</wp:posOffset>
+                <wp:posOffset>-537210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="9557385" cy="6975475"/>
-              <wp:effectExtent l="12700" t="12700" r="5715" b="0"/>
+              <wp:effectExtent l="0" t="0" r="18415" b="34925"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Rechteck 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="9557385" cy="6975475"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="28575" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="EFEDEA"/>
                         </a:solidFill>
                       </a:ln>
@@ -57027,83 +3435,84 @@
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
+              <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="page">
+              <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6F3F233E" id="Rechteck 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-26.85pt;margin-top:-42.25pt;width:752.55pt;height:549.25pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDf4Z0WmwIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jbNRQiUlQBnSZV&#13;&#10;gAYTz65jt9Ecn2e7Tbu/fmc7CRVDe5iWB8vOfffd77u6PjSK7IV1NeiSjs9GlAjNoar1pqTfn5ef&#13;&#10;LihxnumKKdCipEfh6PX844er1hRiAltQlbAESbQrWlPSrfemyDLHt6Jh7gyM0CiUYBvm8Wk3WWVZ&#13;&#10;i+yNyiaj0XnWgq2MBS6cw7+3SUjnkV9Kwf2DlE54okqKvvl42niuw5nNr1ixscxsa965wf7Bi4bV&#13;&#10;Go0OVLfMM7Kz9R9UTc0tOJD+jEOTgZQ1FzEGjGY8ehPN05YZEWPB5DgzpMn9P1p+v38yjza47swK&#13;&#10;+A+HGcla44pBEh6uwxykbQIWHSeHmMXjkEVx8ITjz8s8n32+yCnhKDu/nOXTWR7ynLGiVzfW+S8C&#13;&#10;GhIuJbVYppg9tl85n6A9JFjTsKyViqVSmrQlnVzkyEl4Y6qSOr2Jyg5UXQVgDMZu1jfKkj3Dwt8t&#13;&#10;727vFp0PJzD0SOku3BRhjNUflQgcSn8TktQVxjRJFkJXioGWcS60HyfRllUiWctH+PXGeo0YfiQM&#13;&#10;zBK9HLg7gh6ZSHrulIwOH1RFbOpBefQ3x5LyoBEtg/aDclNrsO8RKIyqs5zwfZJSakKW1lAdHy2x&#13;&#10;kEbKGb6ssZgr5vwjszhDOG24F/wDHlIBFg26GyVbsL/e+x/w2NoopaTFmcTa/twxKyhRXzU2/eV4&#13;&#10;Og1DHB/TfDbBhz2VrE8letfcAFZ/jBvI8HgNeK/6q7TQvOD6WASrKGKao+2Scm/7x41PuwIXEBeL&#13;&#10;RYTh4BrmV/rJ8EAeshqa9fnwwqzpOtrjMNxDP7+seNPYCRs0NSx2HmQdu/41r12+cehj43QLKmyV&#13;&#10;03dEva7R+W8AAAD//wMAUEsDBBQABgAIAAAAIQC/6Or85QAAABIBAAAPAAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sTE/LTsMwELwj8Q/WInFrbdMEojROVYGKBDdKJdSbG7tx2tgOttuGv2d7gstqVjs7j2ox2p6c&#13;&#10;dYiddwL4lAHRrvGqc62AzedqUgCJSTole++0gB8dYVHf3lSyVP7iPvR5nVqCIi6WUoBJaSgpjY3R&#13;&#10;VsapH7TD294HKxOuoaUqyAuK254+MPZIrewcOhg56Gejm+P6ZAVsi7D6ar7N7PWdb47jkr/FQ7sV&#13;&#10;4v5ufJnjWM6BJD2mvw+4dsD8UGOwnT85FUkvYJLPnpCKoMhyIFdGlvMMyA4R4xkDWlf0f5X6FwAA&#13;&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#13;&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#13;&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN/hnRabAgAAjgUAAA4AAAAAAAAAAAAAAAAALgIA&#13;&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL/o6vzlAAAAEgEAAA8AAAAAAAAAAAAAAAAA&#13;&#10;9QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#13;&#10;" filled="f" strokecolor="#efedea" strokeweight="2.25pt">
+            <v:rect w14:anchorId="5C041BF6" id="Rechteck 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-26.9pt;margin-top:-42.3pt;width:752.55pt;height:549.25pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDf4Z0WmwIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jbNRQiUlQBnSZV&#10;gAYTz65jt9Ecn2e7Tbu/fmc7CRVDe5iWB8vOfffd77u6PjSK7IV1NeiSjs9GlAjNoar1pqTfn5ef&#10;LihxnumKKdCipEfh6PX844er1hRiAltQlbAESbQrWlPSrfemyDLHt6Jh7gyM0CiUYBvm8Wk3WWVZ&#10;i+yNyiaj0XnWgq2MBS6cw7+3SUjnkV9Kwf2DlE54okqKvvl42niuw5nNr1ixscxsa965wf7Bi4bV&#10;Go0OVLfMM7Kz9R9UTc0tOJD+jEOTgZQ1FzEGjGY8ehPN05YZEWPB5DgzpMn9P1p+v38yjza47swK&#10;+A+HGcla44pBEh6uwxykbQIWHSeHmMXjkEVx8ITjz8s8n32+yCnhKDu/nOXTWR7ynLGiVzfW+S8C&#10;GhIuJbVYppg9tl85n6A9JFjTsKyViqVSmrQlnVzkyEl4Y6qSOr2Jyg5UXQVgDMZu1jfKkj3Dwt8t&#10;727vFp0PJzD0SOku3BRhjNUflQgcSn8TktQVxjRJFkJXioGWcS60HyfRllUiWctH+PXGeo0YfiQM&#10;zBK9HLg7gh6ZSHrulIwOH1RFbOpBefQ3x5LyoBEtg/aDclNrsO8RKIyqs5zwfZJSakKW1lAdHy2x&#10;kEbKGb6ssZgr5vwjszhDOG24F/wDHlIBFg26GyVbsL/e+x/w2NoopaTFmcTa/twxKyhRXzU2/eV4&#10;Og1DHB/TfDbBhz2VrE8letfcAFZ/jBvI8HgNeK/6q7TQvOD6WASrKGKao+2Scm/7x41PuwIXEBeL&#10;RYTh4BrmV/rJ8EAeshqa9fnwwqzpOtrjMNxDP7+seNPYCRs0NSx2HmQdu/41r12+cehj43QLKmyV&#10;03dEva7R+W8AAAD//wMAUEsDBBQABgAIAAAAIQACIPtk5wAAABIBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9Bb8IwDIXvk/YfIk/aDdKsgEppitAmJm03GNLELTSh6WicrgnQ/fuZ03axnmX7+XvFcnAt&#10;u5g+NB4liHECzGDldYO1hN3HepQBC1GhVq1HI+HHBFiW93eFyrW/4sZctrFmZIIhVxJsjF3Oeais&#10;cSqMfWeQZkffOxWp7Wuue3Ulc9fypySZcacapA9WdebZmuq0PTsJ+6xff1bfNn19F7vTsBJv4ave&#10;S/n4MLwsqKwWwKIZ4t8F3DIQP5QEdvBn1IG1EkbTlPgjiWwyA3bbmExFCuxAKhHpHHhZ8P9Ryl8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3+GdFpsCAACOBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAiD7ZOcAAAASAQAADwAAAAAAAAAAAAAA&#10;AAD1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" filled="f" strokecolor="#efedea" strokeweight="2.25pt">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005E30C8">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A81AC57" wp14:editId="2BBD4A04">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659262" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="063BC61F" wp14:editId="7F1889A7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-147955</wp:posOffset>
+                <wp:posOffset>-148590</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
-                <wp:posOffset>-303530</wp:posOffset>
+                <wp:posOffset>-304165</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="9171305" cy="6509385"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Rechteck 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="9171305" cy="6509385"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="EFEDEA"/>
                       </a:solidFill>
@@ -57114,614 +3523,655 @@
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
+              <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="page">
+              <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="499C1184" id="Rechteck 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-11.65pt;margin-top:-23.9pt;width:722.15pt;height:512.55pt;z-index:-251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAznkcJlQIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22ndR9GnSJom2FA&#13;&#10;0BZrh54VWY6NyaImKXGyXz9Ksr2g6y7DfBBE8+PHh0he3+w7SXbC2BZUSbOTlBKhOFSt2pT028vy&#13;&#10;0yUl1jFVMQlKlPQgLL2Zf/xw3etCzKABWQlDkETZotclbZzTRZJY3oiO2RPQQqGyBtMxh6LZJJVh&#13;&#10;PbJ3Mpml6XnSg6m0AS6sxb93UUnngb+uBXePdW2FI7KkGJsLpwnn2p/J/JoVG8N00/IhDPYPUXSs&#13;&#10;Veh0orpjjpGtaf+g6lpuwELtTjh0CdR1y0XIAbPJ0jfZPDdMi5ALFsfqqUz2/9Hyh92zfjI+dKtX&#13;&#10;wL9brEjSa1tMGi/YAbOvTeexGDjZhyoepiqKvSMcf15lF9lpmlPCUXeep1enl7mvc8KK0Vwb6z4L&#13;&#10;6Ii/lNTgM4Xqsd3KuggdISEykG21bKUMgtmsb6UhO4ZPer+8v7tfDOz2GCYV6UuaX2R5GqgVeILI&#13;&#10;LdWQY0wrJOgOUnh6qb6KmrQVJjILhqEVxeSRcS6Uy6KqYZWIgeQpfmMcvnm9Rcg5EHrmGv1P3APB&#13;&#10;iIwkI3eMcsB7UxE6eTKOGf0lsGg8WQTPoNxk3LUKzHuZScxq8BzxY5FiaXyV1lAdngwxEOfIar5s&#13;&#10;8QVXzLonZnBwcMRwGbhHPGoJ+AAw3ChpwPx877/HYz+jlpIeB7Gk9seWGUGJ/KKw06+yszM/uUE4&#13;&#10;yy9mKJhjzfpYo7bdLWBjZLh2NA9Xj3dyvNYGulfcGQvvFVVMcfRdUu7MKNy6uCBw63CxWAQYTqtm&#13;&#10;bqWeNffkvqq+Q1/2r8zooY0dTsADjEPLijfdHLHeUsFi66BuQ6v/rutQb5z00DjDVvKr5FgOqN+7&#13;&#10;c/4LAAD//wMAUEsDBBQABgAIAAAAIQAmMMFk5wAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9P&#13;&#10;T8MwDMXvSHyHyEjctnTtRLeu6QQDhBACqRtIHNMmNBVNUiXpH7493gkuli0/P79fvp91R0bpfGsN&#13;&#10;g9UyAiJNbUVrGgbvp8fFBogP3AjeWSMZ/EgP++LyIueZsJMp5XgMDUET4zPOQIXQZ5T6WknN/dL2&#13;&#10;0uDuyzrNA46uocLxCc11R+MouqGatwY/KN7Lg5L193HQDB7uPt3zXJUv02t5OnzYsXwbnhRj11fz&#13;&#10;/Q7L7Q5IkHP4u4AzA+aHAoNVdjDCk47BIk4SlGKzThHkrFjHK2SsGGzTNAFa5PQ/SfELAAD//wMA&#13;&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#13;&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#13;&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAM55HCZUCAACDBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#13;&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJjDBZOcAAAARAQAADwAAAAAAAAAAAAAAAADvBAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#13;&#10;" fillcolor="#efedea" stroked="f" strokeweight="4.5pt">
+            <v:rect w14:anchorId="76A1DA97" id="Rechteck 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-11.7pt;margin-top:-23.95pt;width:722.15pt;height:512.55pt;z-index:-251657218;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAznkcJlQIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22ndR9GnSJom2FA&#10;0BZrh54VWY6NyaImKXGyXz9Ksr2g6y7DfBBE8+PHh0he3+w7SXbC2BZUSbOTlBKhOFSt2pT028vy&#10;0yUl1jFVMQlKlPQgLL2Zf/xw3etCzKABWQlDkETZotclbZzTRZJY3oiO2RPQQqGyBtMxh6LZJJVh&#10;PbJ3Mpml6XnSg6m0AS6sxb93UUnngb+uBXePdW2FI7KkGJsLpwnn2p/J/JoVG8N00/IhDPYPUXSs&#10;Veh0orpjjpGtaf+g6lpuwELtTjh0CdR1y0XIAbPJ0jfZPDdMi5ALFsfqqUz2/9Hyh92zfjI+dKtX&#10;wL9brEjSa1tMGi/YAbOvTeexGDjZhyoepiqKvSMcf15lF9lpmlPCUXeep1enl7mvc8KK0Vwb6z4L&#10;6Ii/lNTgM4Xqsd3KuggdISEykG21bKUMgtmsb6UhO4ZPer+8v7tfDOz2GCYV6UuaX2R5GqgVeILI&#10;LdWQY0wrJOgOUnh6qb6KmrQVJjILhqEVxeSRcS6Uy6KqYZWIgeQpfmMcvnm9Rcg5EHrmGv1P3APB&#10;iIwkI3eMcsB7UxE6eTKOGf0lsGg8WQTPoNxk3LUKzHuZScxq8BzxY5FiaXyV1lAdngwxEOfIar5s&#10;8QVXzLonZnBwcMRwGbhHPGoJ+AAw3ChpwPx877/HYz+jlpIeB7Gk9seWGUGJ/KKw06+yszM/uUE4&#10;yy9mKJhjzfpYo7bdLWBjZLh2NA9Xj3dyvNYGulfcGQvvFVVMcfRdUu7MKNy6uCBw63CxWAQYTqtm&#10;bqWeNffkvqq+Q1/2r8zooY0dTsADjEPLijfdHLHeUsFi66BuQ6v/rutQb5z00DjDVvKr5FgOqN+7&#10;c/4LAAD//wMAUEsDBBQABgAIAAAAIQA3t6iU5QAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/b&#10;SsQwEH0X/Icwgm+7qbVYt9t00VWRRRS6F/AxbWJTbJKSpBf/3tknfRnOMGfOJd/MuiOjdL61hsHN&#10;MgIiTW1FaxoGx8PL4h6ID9wI3lkjGfxID5vi8iLnmbCTKeW4Dw1BEeMzzkCF0GeU+lpJzf3S9tLg&#10;7cs6zQOurqHC8QnFdUfjKLqjmrcGHRTv5VbJ+ns/aAbPj59uN1fl2/ReHrYnO5Yfw6ti7Ppqflrj&#10;eFgDCXIOfx9w7oD5ocBglR2M8KRjsIhvE6QiSNIVkDMjiSNEFYNVmsZAi5z+b1L8AgAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADOeRwmVAgAAgwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADe3qJTlAAAAEQEAAA8AAAAAAAAAAAAAAAAA7wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" fillcolor="#efedea" stroked="f" strokeweight="4.5pt">
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005E30C8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17CD4F13" wp14:editId="3A5F5AA7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="451B2164" wp14:editId="0AA8AF45">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>167640</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>385445</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1734820" cy="1727200"/>
-              <wp:effectExtent l="12700" t="0" r="17780" b="0"/>
+              <wp:effectExtent l="50800" t="0" r="43180" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Gruppierung 6"/>
-              <wp:cNvGraphicFramePr>
-[...1 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
-                    <wpg:cNvGrpSpPr>
-[...1 lines deleted...]
-                    </wpg:cNvGrpSpPr>
+                    <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1734820" cy="1727200"/>
                         <a:chOff x="0" y="0"/>
                         <a:chExt cx="1734820" cy="1727200"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wps:wsp>
                       <wps:cNvPr id="3" name="Oval 3"/>
-                      <wps:cNvSpPr>
-[...1 lines deleted...]
-                      </wps:cNvSpPr>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="7620" y="0"/>
                           <a:ext cx="1727200" cy="1727200"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="E53E23"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                     <wps:wsp>
                       <wps:cNvPr id="5" name="Textfeld 5"/>
-                      <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                      </wps:cNvSpPr>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="20494260">
                           <a:off x="0" y="528320"/>
                           <a:ext cx="1734820" cy="629920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns=""/>
+                            <ma14:wrappingTextBoxFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3C45310F" w14:textId="77777777" w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w:rsidRDefault="00CB6DE4" w:rsidP="00BE4FE5">
+                          <w:p w14:paraId="79AA2089" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRPr="00DC7F51" w:rsidRDefault="005E30C8" w:rsidP="00BE4FE5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                                <w:color w:val="FFFFFF"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00415AB6">
+                            <w:r w:rsidRPr="00DC7F51">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                                <w:color w:val="FFFFFF"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Wertgegen-</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00415AB6">
+                            <w:r w:rsidRPr="00DC7F51">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                                <w:color w:val="FFFFFF"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:br/>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DC7F51">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
                               <w:t>standsliste</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="17CD4F13" id="Gruppierung 6" o:spid="_x0000_s1027" style="position:absolute;margin-left:13.2pt;margin-top:30.35pt;width:136.6pt;height:136pt;z-index:-251656704" coordsize="17348,17272" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDyoYq4UAMAAK4KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVltP2zAUfp+0/2D5faRNbzQiRR0DNAkB&#13;&#10;Gkw8u47TRji2Z7tNul+/Y7tNS2kFKpo07SXy5Vy/c74Tn53XJUcLpk0hRYrbJy2MmKAyK8Q0xT8f&#13;&#10;r76cYmQsERnhUrAUL5nB56PPn84qlbBYziTPmEZgRJikUimeWauSKDJ0xkpiTqRiAi5zqUtiYaun&#13;&#10;UaZJBdZLHsWtVj+qpM6UlpQZA6ffwiUeeft5zqi9y3PDLOIphtis/2r/nbhvNDojyVQTNSvoKgxy&#13;&#10;RBQlKQQ4bUx9I5aguS5emSoLqqWRuT2hsoxknheU+Rwgm3ZrJ5trLefK5zJNqqlqYAJod3A62iy9&#13;&#10;XVxr9aDudYgeljeSPhvAJarUNNm+d/vpRrjOdemUIAlUe0SXDaKstojCYXvQ6Z7GADyFu/YgHkDN&#13;&#10;AuZ0BoV5pUdnl29oRiQJjn14TTiVgv4xG4jMxyB6mBHFPPLGQXCvUZGluIORICV08d2CcNRxiTi/&#13;&#10;ILAG0Gyjt3XjxMwK5B3cBn2Hzz7oAlq70DUAkERpY6+ZLJFbpJhxXijjwiYJWdwY64q4kXLHRvIi&#13;&#10;uyo49xs9nVxwjSCZFF/2OpexTwlUXohx4YSFdGrBYjhhnl4rN5sE/couOXNaXPxgOWDnWsHH5YnN&#13;&#10;Gq+EUiZs2yEJbr20U8vBVaPYeVtxJe9UQ1SNcvy2cqPhPUthG+WyEFLvM8CbkPMg79kCJQ55Owgm&#13;&#10;MltC22gZRo5R9KqAKt0QY++JhhkDRYe5ae/gk3NZpViuVhjNpP6979zJQ1/DLUYVzKwUm19zohlG&#13;&#10;/LuAjh+2u1035Pym2wOyYaS3bybbN2JeXkiofBsmtKJ+6eQtXy9zLcsnGK9j5xWuiKDgO8XU6vXm&#13;&#10;woZZCgOasvHYi8FgU8TeiAdF11V3/flYPxGtVq1qYUDcyjXLXrVrkHX1EHI8tzIvfC9vcF3hDYwP&#13;&#10;FPzr1O+tqf8IkeeMZ6i3Q39k669y0+fvHAShQeJWd9iN+y3fay/maS8+7UAZgR/Q2vtGYz8eDoPA&#13;&#10;4cGg4TfoTR+YCg23HQUD6h8ke8jkCLK/Q/Ew2d+hfATZs+f1fDpIdltPaijRpj//S97bf4n1/vcP&#13;&#10;jyL/41g94Nyra3vvp8TmmTn6AwAA//8DAFBLAwQUAAYACAAAACEAPSFRJeQAAAAOAQAADwAAAGRy&#13;&#10;cy9kb3ducmV2LnhtbExPy2rDMBC8F/oPYgu9NfKjdRrHcgjp4xQKTQqlt429sU0syViK7fx9N6f2&#13;&#10;sjDMY2ey1aRbMVDvGmsUhLMABJnClo2pFHzt3x6eQTiPpsTWGlJwIQer/PYmw7S0o/mkYecrwSHG&#13;&#10;paig9r5LpXRFTRrdzHZkmDvaXqNn2Fey7HHkcN3KKAgSqbEx/KHGjjY1FafdWSt4H3Fcx+HrsD0d&#13;&#10;N5ef/dPH9zYkpe7vppcln/UShKfJ/znguoH7Q87FDvZsSidaBVHyyEoFSTAHwXy0WCQgDgriOJqD&#13;&#10;zDP5f0b+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#13;&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#13;&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPKhirhQAwAArgoAAA4AAAAAAAAA&#13;&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD0hUSXkAAAADgEAAA8AAAAA&#13;&#10;AAAAAAAAAAAAqgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAC7BgAAAAA=&#13;&#10;">
-[...2 lines deleted...]
-              </v:oval>
+            <v:group w14:anchorId="451B2164" id="Gruppierung 6" o:spid="_x0000_s1027" style="position:absolute;margin-left:13.2pt;margin-top:30.35pt;width:136.6pt;height:136pt;z-index:-251646976" coordsize="17348,17272" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDS9i7WPgMAAF0KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVltP2zAUfp+0/2D5faRNbzQiRR03TUKA&#10;BhPPruM00Rzbs90m7Nfv2LlQSitQ0aRpL4kv5/qd853k5LQqOFozbXIpYtw/6mHEBJVJLpYx/vFw&#10;+eUYI2OJSAiXgsX4iRl8Ovv86aRUEQtlJnnCNAIjwkSlinFmrYqCwNCMFcQcScUEXKZSF8TCVi+D&#10;RJMSrBc8CHu9cVBKnSgtKTMGTs/rSzzz9tOUUXubpoZZxGMMsVn/1P65cM9gdkKipSYqy2kTBjkg&#10;ioLkApx2ps6JJWil81emipxqaWRqj6gsApmmOWU+B8im39vK5krLlfK5LKNyqTqYANotnA42S2/W&#10;V1rdqzsNSJRqCVj4nculSnXh3hAlqjxkTx1krLKIwmF/Mhgeh4Ashbv+JJxAUWpQaQbIv9Kj2cUb&#10;mkHrOHgRTqmgQcwzBuZjGNxnRDEPrYkAgzuN8iTGA4wEKaBNb9eEo4FLxPkFgQ4hExkAawc8k7GD&#10;YRdCNSjbCHV5kkhpY6+YLJBbxJhxnivjoiMRWV8bC2GAdCvljo3keXKZc+43erk44xpBzDG+GA0u&#10;Qh85qLwQ48IJC+nUaov1CfM0ady4dOsE/co+cea0uPjOUoDIVdzH5QnKOq+EUiZs3wEGbr20U0vB&#10;Vac4eFuxkXeqdVSdcvi2cqfhPUthO+UiF1LvMsC7kNNaHsLfyNstFzJ5gu7Qsh4dRtHLHKp0TYy9&#10;IxpmBRQd5p+9hUfKZRlj2awwyqT+vevcyUP7wi1GJcyeGJtfK6IZRvybgMae9odDN6z8ZjgCTmGk&#10;N28WmzdiVZxJqHwfJq2ifunkLW+XqZbFI4zJufMKV0RQ8B1janW7ObP1TIRBS9l87sVgQClir8W9&#10;om3VXQs+VI9Eq6ZVLcyBG9mS6VW71rKuHkLOV1amue/lZ1wbvIHYNdP+OsNHLcMfIPKU8QSNtliO&#10;bPVV+j5v2L/J97oPwt5wOgzHPd9SL6bjKDweQLVAEzp416Abh9NpLbCf/xq+Wt70HvJ3FHZMq8H9&#10;IKfrTA7g9DsU93P6HcoHcDr52Y6hvZy21aJqivsf09v+S+T2H3P4h/Hfh+Z/y/0kbe79MHj+K5z9&#10;AQAA//8DAFBLAwQUAAYACAAAACEAOUTyK+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vD&#10;QBTE74LfYXmCN7v5o2kb81JKUU+lYCtIb9vkNQnNvg3ZbZJ+e9eTHocZZn6TrSbdioF62xhGCGcB&#10;COLClA1XCF+H96cFCOsUl6o1TAg3srDK7+8ylZZm5E8a9q4SvoRtqhBq57pUSlvUpJWdmY7Ye2fT&#10;a+W87CtZ9mr05bqVURAkUquG/UKtOtrUVFz2V43wMapxHYdvw/Zy3tyOh5fd9zYkxMeHaf0KwtHk&#10;/sLwi+/RIfdMJ3Pl0ooWIUqefRIhCeYgvB8tlwmIE0IcR3OQeSb/P8h/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhANL2LtY+AwAAXQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADlE8ivhAAAACQEAAA8AAAAAAAAAAAAAAAAAmAUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACmBgAAAAA=&#10;">
+              <v:oval id="Oval 3" o:spid="_x0000_s1028" style="position:absolute;left:76;width:17272;height:17272;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATTcDhxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReim6qRSS6ii0ESm/+AfH23H0mwezbkN3EtJ/eFYQeh5n5DbNc97YSHTW+dKzgfZyA&#10;INbOlJwrOOyz0RyED8gGK8ek4Jc8rFeDlyWmxt14S90u5CJC2KeooAihTqX0uiCLfuxq4uhdXGMx&#10;RNnk0jR4i3BbyUmSzKTFkuNCgTV9FaSvu9Yq+Owmb9d51h9/DtOzPrUfWav/KqVeh/1mASJQH/7D&#10;z/a3UTCFx5V4A+TqDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABNNwOHEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#e53e23" stroked="f"/>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;top:5283;width:17348;height:6299;rotation:-1207763fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6ihqUxwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8oReRDcWWkp0E0RbWvSkFb0+s6/Z0OzbkN2atL/eFQQvA8Mw3zDzvLe1OFPrK8cKppME&#13;&#10;BHHhdMWlgv3X+/gVhA/IGmvHpOCPPOTZ4GGOqXYdb+m8C6WIEPYpKjAhNKmUvjBk0U9cQxyzb9da&#13;&#10;DNG2pdQtdhFua/mUJC/SYsVxwWBDS0PFz+7XxpH/9en4Ed4O3YhHh43uTFn4rVKPw341i7KYgQjU&#13;&#10;h3vjhvjUCp7h+id+AZldAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADqKGpTHAAAA3wAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" filled="f" stroked="f">
+              <v:shape id="Textfeld 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;top:5283;width:17348;height:6299;rotation:-1207763fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwU+vAwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8Iw&#10;FMXfB36HcAVfRNMJDqlGEZko25NO9PXaXJtic1OaaDs//SIIezycPz/ObNHaUtyp9oVjBe/DBARx&#10;5nTBuYLDz3owAeEDssbSMSn4JQ+Leedthql2De/ovg+5iCPsU1RgQqhSKX1myKIfuoo4ehdXWwxR&#10;1rnUNTZx3JZylCQf0mLBkWCwopWh7Lq/2Qh5fJ1Pm/B5bPrcP37rxuSZ3ynV67bLKYhAbfgPv9pb&#10;rWAMzyvxBsj5HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwU+vAwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3C45310F" w14:textId="77777777" w:rsidR="00CB6DE4" w:rsidRPr="00415AB6" w:rsidRDefault="00CB6DE4" w:rsidP="00BE4FE5">
+                    <w:p w14:paraId="79AA2089" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRPr="00DC7F51" w:rsidRDefault="005E30C8" w:rsidP="00BE4FE5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                          <w:color w:val="FFFFFF"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00415AB6">
+                      <w:r w:rsidRPr="00DC7F51">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                          <w:color w:val="FFFFFF"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Wertgegen-</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00415AB6">
+                      <w:r w:rsidRPr="00DC7F51">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                          <w:color w:val="FFFFFF"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:br/>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DC7F51">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
                         <w:t>standsliste</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...65 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="u/0E8Z/Oe8AaZEP4kUHIG+Me4v1V7Mcrsayx/m85TE9FyrXOn17Hrslz2Vykujo/Qsz4+mLq77q1gmOPa6FU4Q==" w:salt="q+erLR9Yq+inmMA3JiZkkA=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F125D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003E5762"/>
+    <w:rsidRoot w:val="003F1509"/>
+    <w:rsid w:val="000667E0"/>
+    <w:rsid w:val="0008257B"/>
+    <w:rsid w:val="002601DC"/>
+    <w:rsid w:val="002718A2"/>
     <w:rsid w:val="003F1509"/>
-    <w:rsid w:val="00415AB6"/>
-    <w:rsid w:val="0047710E"/>
     <w:rsid w:val="004C19D8"/>
-    <w:rsid w:val="005B1090"/>
     <w:rsid w:val="005E30C8"/>
-    <w:rsid w:val="005F42B1"/>
     <w:rsid w:val="00733583"/>
+    <w:rsid w:val="0075782A"/>
     <w:rsid w:val="007608AE"/>
-    <w:rsid w:val="00855C81"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00B062B6"/>
+    <w:rsid w:val="00894AC6"/>
+    <w:rsid w:val="00895A71"/>
+    <w:rsid w:val="009270C3"/>
+    <w:rsid w:val="00953066"/>
+    <w:rsid w:val="00955828"/>
     <w:rsid w:val="00B40DAA"/>
-    <w:rsid w:val="00BD7AEB"/>
     <w:rsid w:val="00BE4FE5"/>
+    <w:rsid w:val="00C76559"/>
     <w:rsid w:val="00C93FCF"/>
-    <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00DC7F51"/>
-    <w:rsid w:val="00DF6B71"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD1977"/>
+    <w:rsid w:val="00FC2B67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="17DB8225"/>
+  <w14:docId w14:val="0C95437D"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AD457822-56D5-E94E-A260-B97BD141BBC6}"/>
+  <w15:docId w15:val="{CAC0CB1A-FB8D-1D4F-9D45-9BF906B078AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS ??" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...145 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -57773,541 +4223,1225 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD1977"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="003F1509"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
-    <w:locked/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="003F1509"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="003F1509"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
-    <w:locked/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="003F1509"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EinfacherAbsatz">
     <w:name w:val="[Einfacher Absatz]"/>
     <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC7F51"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00BE4FE5"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
     <w:rsid w:val="00BE4FE5"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00BE4FE5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Seitenzahl">
-[...3 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:targetScreenSz w:val="800x600"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///P:\PRAEV\PRAEV\12%20-%20PROPK\800%20-%20Presse_&#214;_Arbeit\814%20-%20Sonstiges\PG%20Eigentumsdelikte\10%20Druckfreigaben\Wertgegenstandsliste\RZ_Wertgegenstandsliste.dot" TargetMode="External"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F0236D158B91DD4E9F905B2A79AD8544"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2E1103D-FE3B-6B48-8F8E-E37D64EA4E9B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00113483" w:rsidRDefault="00113483" w:rsidP="00113483">
+          <w:pPr>
+            <w:pStyle w:val="F0236D158B91DD4E9F905B2A79AD8544"/>
+          </w:pPr>
+          <w:r>
+            <w:t>[Geben Sie Text ein]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="52AA3D3410648A4CAA2304B230B1D62C"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A6EAAECF-38A1-5345-AF04-BC4301BF6D6C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00113483" w:rsidRDefault="00113483" w:rsidP="00113483">
+          <w:pPr>
+            <w:pStyle w:val="52AA3D3410648A4CAA2304B230B1D62C"/>
+          </w:pPr>
+          <w:r>
+            <w:t>[Geben Sie Text ein]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times-Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="HelveticaNeueLTPro-Bd">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="HelveticaNeueLTPro-Lt">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00113483"/>
+    <w:rsid w:val="00113483"/>
+    <w:rsid w:val="002718A2"/>
+    <w:rsid w:val="00B30B0E"/>
+    <w:rsid w:val="00B37016"/>
+    <w:rsid w:val="00C76559"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:defaultImageDpi w14:val="300"/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0236D158B91DD4E9F905B2A79AD8544">
+    <w:name w:val="F0236D158B91DD4E9F905B2A79AD8544"/>
+    <w:rsid w:val="00113483"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52AA3D3410648A4CAA2304B230B1D62C">
+    <w:name w:val="52AA3D3410648A4CAA2304B230B1D62C"/>
+    <w:rsid w:val="00113483"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-Design">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5D0369B-AC8F-2344-B61F-DD4C221CACBA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>P:\PRAEV\PRAEV\12 - PROPK\800 - Presse_Ö_Arbeit\814 - Sonstiges\PG Eigentumsdelikte\10 Druckfreigaben\Wertgegenstandsliste\RZ_Wertgegenstandsliste.dot</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8688</Characters>
+  <Pages>4</Pages>
+  <Words>154</Words>
+  <Characters>972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>OC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10046</CharactersWithSpaces>
+  <CharactersWithSpaces>1124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Schmidt, Harald</dc:creator>
+  <dc:creator>OC Staff 3</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>