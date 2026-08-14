--- v0 (2025-12-05)
+++ v1 (2026-08-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9430" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6449"/>
         <w:gridCol w:w="2981"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE420F" w14:paraId="38D21141" w14:textId="77777777" w:rsidTr="00CA126F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D225B69" w14:textId="77777777" w:rsidR="00CE420F" w:rsidRPr="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CE420F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -220,65 +220,104 @@
       </w:r>
       <w:r>
         <w:t>, nach wie vor ein beliebtes Einbruchsziel</w:t>
       </w:r>
       <w:r w:rsidR="0098482B">
         <w:t xml:space="preserve">. Wie Ihr Euch </w:t>
       </w:r>
       <w:r w:rsidR="00F42AFE">
         <w:t>schützen könnt</w:t>
       </w:r>
       <w:r w:rsidR="00411702">
         <w:t xml:space="preserve"> und was Ihr tun </w:t>
       </w:r>
       <w:r w:rsidR="00043E4B">
         <w:t>könnt,</w:t>
       </w:r>
       <w:r w:rsidR="00411702">
         <w:t xml:space="preserve"> um </w:t>
       </w:r>
       <w:r w:rsidR="005D68A8">
         <w:t xml:space="preserve">das Einbruchrisiko im Urlaub zu mindern lest Ihr hier: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21948ACF" w14:textId="77777777" w:rsidR="009A1E7A" w:rsidRDefault="009A1E7A" w:rsidP="00D24C50"/>
     <w:p w14:paraId="76FFF7D1" w14:textId="77777777" w:rsidR="009A1E7A" w:rsidRDefault="009A1E7A" w:rsidP="00D24C50"/>
-    <w:p w14:paraId="59B46685" w14:textId="60E44A24" w:rsidR="00E415D3" w:rsidRDefault="001159DE" w:rsidP="00D24C50">
+    <w:p w14:paraId="59B46685" w14:textId="0BF523B4" w:rsidR="00E415D3" w:rsidRDefault="001159DE" w:rsidP="00D24C50">
       <w:r>
         <w:t>LINK</w:t>
       </w:r>
       <w:r w:rsidR="00AA3652">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00E415D3" w:rsidRPr="007A4E20">
+        <w:r w:rsidR="00500044" w:rsidRPr="00600306">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.polizei-beratung.de/aktuelles/detailansicht/campingurlaub-einbruch-in-wohnwagen-und-wohnmobil/</w:t>
+          <w:t>https://</w:t>
+        </w:r>
+        <w:r w:rsidR="00500044" w:rsidRPr="00600306">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.</w:t>
+        </w:r>
+        <w:r w:rsidR="00500044" w:rsidRPr="00600306">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>k-ein</w:t>
+        </w:r>
+        <w:r w:rsidR="00500044" w:rsidRPr="00600306">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>b</w:t>
+        </w:r>
+        <w:r w:rsidR="00500044" w:rsidRPr="00600306">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ruch</w:t>
+        </w:r>
+        <w:r w:rsidR="00500044" w:rsidRPr="00600306">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00500044" w:rsidRPr="00600306">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>de/aktuelles/detailansicht/campingurlaub-so-schuetzen-sie-sich-vor-einbruch-in-wohnwagen-und-wohnmobil/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00500044">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1B42B087" w14:textId="77777777" w:rsidR="00E415D3" w:rsidRDefault="00E415D3" w:rsidP="00D24C50"/>
     <w:p w14:paraId="5199F5F2" w14:textId="6180B0EB" w:rsidR="001159DE" w:rsidRPr="00C8519E" w:rsidRDefault="001159DE" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2BD0DC" w14:textId="05C6C22D" w:rsidR="00A840C7" w:rsidRPr="00C8519E" w:rsidRDefault="00F65748" w:rsidP="00A840C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8519E">
         <w:rPr>
@@ -361,75 +400,77 @@
   <w:font w:name="Univers CE">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D3092"/>
     <w:rsid w:val="00043E4B"/>
+    <w:rsid w:val="00097540"/>
     <w:rsid w:val="001159DE"/>
     <w:rsid w:val="0015251B"/>
     <w:rsid w:val="00191FE4"/>
     <w:rsid w:val="001E79EC"/>
     <w:rsid w:val="003C439A"/>
     <w:rsid w:val="003D3092"/>
     <w:rsid w:val="00411702"/>
     <w:rsid w:val="004537E3"/>
     <w:rsid w:val="00496112"/>
     <w:rsid w:val="00496E0A"/>
+    <w:rsid w:val="00500044"/>
     <w:rsid w:val="005C2369"/>
     <w:rsid w:val="005D68A8"/>
     <w:rsid w:val="00667E0D"/>
     <w:rsid w:val="006B22EC"/>
     <w:rsid w:val="0082657B"/>
     <w:rsid w:val="0093308D"/>
     <w:rsid w:val="0098482B"/>
     <w:rsid w:val="0098616A"/>
     <w:rsid w:val="009A1E7A"/>
     <w:rsid w:val="009B3E4B"/>
     <w:rsid w:val="00A3438C"/>
     <w:rsid w:val="00A54F22"/>
     <w:rsid w:val="00A715E2"/>
     <w:rsid w:val="00A840C7"/>
     <w:rsid w:val="00AA3652"/>
     <w:rsid w:val="00C00F01"/>
     <w:rsid w:val="00C8519E"/>
     <w:rsid w:val="00CE420F"/>
     <w:rsid w:val="00D24C50"/>
     <w:rsid w:val="00D86A05"/>
     <w:rsid w:val="00E415D3"/>
     <w:rsid w:val="00E673BC"/>
     <w:rsid w:val="00F301FC"/>
     <w:rsid w:val="00F42AFE"/>
     <w:rsid w:val="00F53943"/>
@@ -844,51 +885,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -1159,51 +1199,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087334201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/aktuelles/detailansicht/campingurlaub-einbruch-in-wohnwagen-und-wohnmobil/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.k-einbruch.de/aktuelles/detailansicht/campingurlaub-so-schuetzen-sie-sich-vor-einbruch-in-wohnwagen-und-wohnmobil/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1470,50 +1510,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DAD0ACE42057A84CA8775C90B6B1EB9E" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="b18dbab89179acebca4aacf45e8709b1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6bf2974e-3f78-488e-9002-489c7b36d2cb" xmlns:ns3="cd66045b-cddb-41ff-aa90-b7f9a2875745" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="26978e1403799cc9239e4e65783053f7" ns2:_="" ns3:_="">
     <xsd:import namespace="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
     <xsd:import namespace="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -1692,145 +1741,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="6bf2974e-3f78-488e-9002-489c7b36d2cb">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="6bf2974e-3f78-488e-9002-489c7b36d2cb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cd66045b-cddb-41ff-aa90-b7f9a2875745">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C4E85C1-8BA6-4D76-B5D7-CFF175F88E69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F169E27C-E0D2-4A1E-BE18-3E986D9E15EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
     <ds:schemaRef ds:uri="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE0AF92-A224-4800-9C6E-C6C466335ECF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
     <ds:schemaRef ds:uri="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>100</Words>
-  <Characters>636</Characters>
+  <Words>106</Words>
+  <Characters>670</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>735</CharactersWithSpaces>
+  <CharactersWithSpaces>775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>praedisiko2</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DAD0ACE42057A84CA8775C90B6B1EB9E</vt:lpwstr>
   </property>