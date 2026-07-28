--- v0 (2025-12-05)
+++ v1 (2026-07-28)
@@ -1,48 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9430" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6449"/>
         <w:gridCol w:w="2981"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE420F" w14:paraId="12F14BE7" w14:textId="77777777" w:rsidTr="00CA126F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C34CB56" w14:textId="77777777" w:rsidR="00CE420F" w:rsidRPr="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CE420F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -117,51 +121,51 @@
                   <wp:extent cx="1586865" cy="1118235"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="21342"/>
                       <wp:lineTo x="21263" y="21342"/>
                       <wp:lineTo x="21263" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="1" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4">
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect r="4941"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1586865" cy="1118235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -188,198 +192,253 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31537E69" w14:textId="20C29D08" w:rsidR="001159DE" w:rsidRDefault="001159DE" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="650EFB25" w14:textId="0AC59FF9" w:rsidR="00096525" w:rsidRDefault="00096525" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="083DAA31" w14:textId="2A192934" w:rsidR="00E4679D" w:rsidRDefault="00E4679D" w:rsidP="00E4679D">
       <w:r>
         <w:t>Derzeit treten vermehrt Betrüger in Erscheinung, die sich als Heizungsmonteure, Dachdecker oder andere Handwerker ausgeben, um in die Wohnungen von Senioren zu kommen und um sie dort um ihr Geld und Ersparnisse betrügen zu können.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDB2FC3" w14:textId="596EA77B" w:rsidR="00D673FC" w:rsidRPr="00E66FBC" w:rsidRDefault="00096525" w:rsidP="00096525">
+    <w:p w14:paraId="0CDB2FC3" w14:textId="17C8B4CA" w:rsidR="00D673FC" w:rsidRDefault="00096525" w:rsidP="00096525">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66FBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E66FBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">LINK </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="001C542C" w:rsidRPr="009F0D49">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00E66FBC" w:rsidRPr="00341000">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://www.polizei-beratung.de/aktuelles/detailansicht/senioren-im-fokus-von-falschen-handwerkern/</w:t>
+          <w:t>https://www.polizei-beratung.de/startseite-und-aktionen/aktuelles/detailansicht/senioren-im-fokus-von-falschen-handwerkern/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C542C">
+      <w:r w:rsidR="00E66FBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="660FA859" w14:textId="721825AA" w:rsidR="00096525" w:rsidRDefault="00096525" w:rsidP="00096525">
+    <w:p w14:paraId="7A3AB6E9" w14:textId="77777777" w:rsidR="00744F78" w:rsidRDefault="00744F78" w:rsidP="00096525">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34019069" w14:textId="4946F906" w:rsidR="00744F78" w:rsidRDefault="00744F78" w:rsidP="00096525">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Link auf </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Übersichtsseite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1815F1" w14:textId="4B37CC74" w:rsidR="00744F78" w:rsidRDefault="00744F78" w:rsidP="00096525">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00221CB8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.polizei-beratung.de/themen-und-tipps/betrug/haustuerbetrug/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0101623D" w14:textId="77777777" w:rsidR="00744F78" w:rsidRPr="00E66FBC" w:rsidRDefault="00744F78" w:rsidP="00096525">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660FA859" w14:textId="37CE8EB6" w:rsidR="00096525" w:rsidRDefault="00096525" w:rsidP="00096525">
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Hashtags: #Prävention #</w:t>
       </w:r>
       <w:r w:rsidR="00E4679D">
         <w:t xml:space="preserve">handwerker #senioren #betrug #falschehandwerker #rentner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A96CBA7" w14:textId="77777777" w:rsidR="00096525" w:rsidRPr="00C8519E" w:rsidRDefault="00096525" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00096525" w:rsidRPr="00C8519E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers CE">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="93"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D3092"/>
     <w:rsid w:val="00096525"/>
     <w:rsid w:val="000979D5"/>
     <w:rsid w:val="001113D1"/>
     <w:rsid w:val="001159DE"/>
     <w:rsid w:val="00191FE4"/>
-    <w:rsid w:val="001C542C"/>
     <w:rsid w:val="001C5917"/>
     <w:rsid w:val="00270524"/>
     <w:rsid w:val="00382D8D"/>
     <w:rsid w:val="003C439A"/>
     <w:rsid w:val="003D3092"/>
     <w:rsid w:val="004537E3"/>
     <w:rsid w:val="00455711"/>
     <w:rsid w:val="004578D0"/>
     <w:rsid w:val="00466429"/>
     <w:rsid w:val="00496E0A"/>
     <w:rsid w:val="004B2ADA"/>
     <w:rsid w:val="004F4C30"/>
     <w:rsid w:val="00552AA3"/>
     <w:rsid w:val="00597F3A"/>
     <w:rsid w:val="005C2369"/>
-    <w:rsid w:val="005C4886"/>
     <w:rsid w:val="005D01F5"/>
     <w:rsid w:val="005F7F2F"/>
     <w:rsid w:val="006B22EC"/>
     <w:rsid w:val="007219CF"/>
+    <w:rsid w:val="00744F78"/>
     <w:rsid w:val="008134F3"/>
     <w:rsid w:val="0082657B"/>
     <w:rsid w:val="00847A18"/>
     <w:rsid w:val="008972B6"/>
     <w:rsid w:val="008F7425"/>
     <w:rsid w:val="00A21561"/>
     <w:rsid w:val="00A54272"/>
     <w:rsid w:val="00A54F22"/>
     <w:rsid w:val="00A715E2"/>
     <w:rsid w:val="00B92B18"/>
     <w:rsid w:val="00BD0138"/>
     <w:rsid w:val="00C60C6C"/>
     <w:rsid w:val="00C8519E"/>
     <w:rsid w:val="00CE420F"/>
     <w:rsid w:val="00D24C50"/>
     <w:rsid w:val="00D673FC"/>
     <w:rsid w:val="00D86A05"/>
     <w:rsid w:val="00DC4F45"/>
     <w:rsid w:val="00E26A40"/>
     <w:rsid w:val="00E42C9A"/>
     <w:rsid w:val="00E4679D"/>
     <w:rsid w:val="00E66FBC"/>
     <w:rsid w:val="00F301FC"/>
     <w:rsid w:val="00F65748"/>
     <w:rsid w:val="00F77830"/>
@@ -397,67 +456,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6CCCAA73"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{47D6E7C7-C7C7-4484-B2B8-C36FA0353C29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -785,50 +844,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -935,67 +999,67 @@
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00D24C50"/>
   </w:style>
   <w:style w:type="character" w:styleId="Fett">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00597F3A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hervorhebung">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00B92B18"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E66FBC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="12608965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="342702829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1246,56 +1310,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111390613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/aktuelles/detailansicht/senioren-im-fokus-von-falschen-handwerkern/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/startseite-und-aktionen/aktuelles/detailansicht/senioren-im-fokus-von-falschen-handwerkern/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/themen-und-tipps/betrug/haustuerbetrug/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1549,74 +1614,400 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="6bf2974e-3f78-488e-9002-489c7b36d2cb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="6bf2974e-3f78-488e-9002-489c7b36d2cb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cd66045b-cddb-41ff-aa90-b7f9a2875745">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DAD0ACE42057A84CA8775C90B6B1EB9E" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="b18dbab89179acebca4aacf45e8709b1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6bf2974e-3f78-488e-9002-489c7b36d2cb" xmlns:ns3="cd66045b-cddb-41ff-aa90-b7f9a2875745" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="26978e1403799cc9239e4e65783053f7" ns2:_="" ns3:_="">
+    <xsd:import namespace="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
+    <xsd:import namespace="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6bf2974e-3f78-488e-9002-489c7b36d2cb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c62167f3-8462-44cd-b2e5-27a260464dc9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6bf2974e-3f78-488e-9002-489c7b36d2cb">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cd66045b-cddb-41ff-aa90-b7f9a2875745" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c5b9bac2-da4e-4bd5-9334-765c0f85f040" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAF2351-F22B-4BEA-89E7-5D33E8CFDC83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
+    <ds:schemaRef ds:uri="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31C23FEA-414C-4355-BAAA-588919050738}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C740800C-31EE-4ADB-AB7E-7A9726315BD8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
+    <ds:schemaRef ds:uri="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>86</Words>
-  <Characters>545</Characters>
+  <Words>118</Words>
+  <Characters>747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>630</CharactersWithSpaces>
+  <CharactersWithSpaces>864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>praedisiko2</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DAD0ACE42057A84CA8775C90B6B1EB9E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>19692200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>