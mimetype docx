--- v0 (2025-12-05)
+++ v1 (2026-04-30)
@@ -206,52 +206,184 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63505">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">LINK: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00471756" w:rsidRPr="007828A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.polizei-beratung.de/aktuelles/detailansicht/gewalt-an-maenner/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00471756">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00753B9A" w:rsidRDefault="00753B9A" w:rsidP="00D24C50">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00753B9A" w:rsidRDefault="00753B9A" w:rsidP="00D24C50">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="313131"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753B9A">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b w:val="0"/>
+          <w:color w:val="313131"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bundesfach- und Koordinierungsstelle Männergewaltschutz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="313131"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> berät von Gewalt betroffene Männer unabhängig von Herkunft, geschlechtlicher Zugehörigkeit, Sexualität oder konfessioneller Überzeugung. Sie bietet Adressen von bundesweiten Anlaufstellen und niederschwelligen Hilfeangeboten an, an die Betroffene oder Angehörige sich telefonisch oder per E-Mail wenden können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00753B9A" w:rsidRDefault="00753B9A" w:rsidP="00D24C50">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Link: </w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00753B9A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>https://</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>www.</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00753B9A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>polizei-beratung</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00753B9A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>de/aktuelles/detailansicht/haeusliche-gewalt-gegen-maenner/</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006F7B8F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.polizei-beratung.de/aktuelles/detailansicht/haeusliche-gewalt-gegen-maenner/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00DA0A61" w:rsidRPr="00D63505" w:rsidRDefault="00DA0A61" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DA0A61" w:rsidRPr="00D63505" w:rsidRDefault="00DA0A61" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D24C50" w:rsidRPr="00C8519E" w:rsidRDefault="00F65748" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -314,121 +446,129 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers CE">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D3092"/>
     <w:rsid w:val="00191FE4"/>
     <w:rsid w:val="003C439A"/>
     <w:rsid w:val="003D3092"/>
     <w:rsid w:val="004537E3"/>
     <w:rsid w:val="00471756"/>
     <w:rsid w:val="00496E0A"/>
     <w:rsid w:val="005C2369"/>
     <w:rsid w:val="006B22EC"/>
+    <w:rsid w:val="00753B9A"/>
     <w:rsid w:val="0082657B"/>
     <w:rsid w:val="00846687"/>
     <w:rsid w:val="00A54F22"/>
     <w:rsid w:val="00A715E2"/>
     <w:rsid w:val="00C8519E"/>
     <w:rsid w:val="00CE420F"/>
     <w:rsid w:val="00D24C50"/>
     <w:rsid w:val="00D63505"/>
     <w:rsid w:val="00D86A05"/>
     <w:rsid w:val="00DA0A61"/>
     <w:rsid w:val="00F301FC"/>
     <w:rsid w:val="00F65748"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="712DFDF1"/>
+  <w14:docId w14:val="3F0A6E2B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{47D6E7C7-C7C7-4484-B2B8-C36FA0353C29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -787,51 +927,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -917,50 +1056,61 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="6qdm">
     <w:name w:val="_6qdm"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="003C439A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="textexposedshow">
     <w:name w:val="text_exposed_show"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="003C439A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="css-901oao">
     <w:name w:val="css-901oao"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00D24C50"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D63505"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fett">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00753B9A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="12608965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="342702829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -1393,69 +1543,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>88</Words>
-  <Characters>558</Characters>
+  <Words>166</Words>
+  <Characters>1053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>645</CharactersWithSpaces>
+  <CharactersWithSpaces>1217</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>praedisiko2</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>