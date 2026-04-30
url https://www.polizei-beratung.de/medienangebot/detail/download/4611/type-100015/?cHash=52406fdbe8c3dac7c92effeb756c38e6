--- v0 (2025-12-05)
+++ v1 (2026-04-30)
@@ -1,123 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9430" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6449"/>
         <w:gridCol w:w="2981"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE420F" w:rsidTr="00CA126F">
+      <w:tr w:rsidR="00CE420F" w14:paraId="6312B3D8" w14:textId="77777777" w:rsidTr="00CA126F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6449" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CE420F" w:rsidRPr="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CE420F">
+          <w:p w14:paraId="7DCF9280" w14:textId="77777777" w:rsidR="00CE420F" w:rsidRPr="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CE420F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE420F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Polizeiliche Kriminalprävention </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CE420F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>der Länder und des Bundes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CE420F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Zentrale Geschäftsstelle </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CA126F"/>
+          <w:p w14:paraId="1F34412C" w14:textId="77777777" w:rsidR="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CA126F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2981" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CA126F">
+          <w:p w14:paraId="32B4F473" w14:textId="77777777" w:rsidR="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CA126F">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="551C451E" wp14:editId="38946D8F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>474980</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-117475</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1586865" cy="1118235"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="21342"/>
                       <wp:lineTo x="21263" y="21342"/>
@@ -158,334 +158,267 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B69AD" w:rsidRPr="00C32603" w:rsidRDefault="002B69AD" w:rsidP="002B69AD">
+    <w:p w14:paraId="5F8A5E07" w14:textId="77777777" w:rsidR="002B69AD" w:rsidRPr="00C32603" w:rsidRDefault="002B69AD" w:rsidP="002B69AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Viele unterschätzen das Risiko, Opfer</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Kampagnenseite </w:t>
+        <w:t xml:space="preserve">Viele unterschätzen das Risiko, Opfer eines Einbruchs zu werden. Unsere Kampagne K-EINBRUCH der klärt auf und zeigt, wie Ihr Euch effektiv vor ungebetenen Gästen schützen könnt. Alle Tipps findet Ihr auf der Kampagnenseite </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00DD14CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>www.k-einbruch.de</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A42931" w:rsidRDefault="00A42931" w:rsidP="00A42931">
+    <w:p w14:paraId="5A461659" w14:textId="77777777" w:rsidR="00A42931" w:rsidRDefault="00A42931" w:rsidP="00A42931">
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C2369" w:rsidRDefault="00EA2890" w:rsidP="00D24C50">
-[...18 lines deleted...]
-    <w:p w:rsidR="00AA1552" w:rsidRPr="00C8519E" w:rsidRDefault="00AA1552" w:rsidP="00D24C50">
+    <w:p w14:paraId="5FABA347" w14:textId="77777777" w:rsidR="00AA1552" w:rsidRPr="00C8519E" w:rsidRDefault="00AA1552" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24C50" w:rsidRPr="00C8519E" w:rsidRDefault="00F65748" w:rsidP="00D24C50">
+    <w:p w14:paraId="56A3B47B" w14:textId="77777777" w:rsidR="00D24C50" w:rsidRPr="00C8519E" w:rsidRDefault="00F65748" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8519E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hashtags</w:t>
       </w:r>
       <w:r w:rsidR="005C2369" w:rsidRPr="00C8519E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="002B69AD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>#Prävention #Einbruch #</w:t>
+        <w:t xml:space="preserve">#Prävention #Einbruch #keinbruch #Diebstahl #sicherwohnen </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00D24C50" w:rsidRPr="00C8519E" w:rsidRDefault="00D24C50" w:rsidP="00191FE4">
+    <w:p w14:paraId="614FBCC8" w14:textId="77777777" w:rsidR="00D24C50" w:rsidRPr="00C8519E" w:rsidRDefault="00D24C50" w:rsidP="00191FE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D24C50" w:rsidRPr="00C8519E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers CE">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D3092"/>
     <w:rsid w:val="00191FE4"/>
     <w:rsid w:val="002B69AD"/>
     <w:rsid w:val="003C439A"/>
     <w:rsid w:val="003D3092"/>
     <w:rsid w:val="004537E3"/>
     <w:rsid w:val="00496E0A"/>
     <w:rsid w:val="005C2369"/>
+    <w:rsid w:val="0068078E"/>
     <w:rsid w:val="006B22EC"/>
     <w:rsid w:val="0082657B"/>
     <w:rsid w:val="00896305"/>
     <w:rsid w:val="00A42931"/>
     <w:rsid w:val="00A54F22"/>
     <w:rsid w:val="00A715E2"/>
     <w:rsid w:val="00AA1552"/>
     <w:rsid w:val="00C8519E"/>
     <w:rsid w:val="00CE420F"/>
     <w:rsid w:val="00D24C50"/>
     <w:rsid w:val="00D3450F"/>
     <w:rsid w:val="00D86A05"/>
+    <w:rsid w:val="00DD3D19"/>
     <w:rsid w:val="00EA2890"/>
+    <w:rsid w:val="00EB3F6D"/>
     <w:rsid w:val="00F301FC"/>
     <w:rsid w:val="00F65748"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="54DF9D13"/>
+  <w14:docId w14:val="22E0A12C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{47D6E7C7-C7C7-4484-B2B8-C36FA0353C29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -813,50 +746,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -941,67 +879,77 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="58cm">
     <w:name w:val="_58cm"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00CE420F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="6qdm">
     <w:name w:val="_6qdm"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="003C439A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="textexposedshow">
     <w:name w:val="text_exposed_show"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="003C439A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="css-901oao">
     <w:name w:val="css-901oao"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00D24C50"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NichtaufgelsteErwhnung1">
+    <w:name w:val="Nicht aufgelöste Erwähnung1"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA1552"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0068078E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="12608965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="342702829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1137,51 +1085,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087334201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/startseite-und-aktionen/aktuelles/detailansicht/schuetzen-sie-ihr-eigentum-vor-einbrechern" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.k-einbruch.de" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.k-einbruch.de" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1437,72 +1385,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>102</Words>
-  <Characters>643</Characters>
+  <Words>60</Words>
+  <Characters>384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>744</CharactersWithSpaces>
+  <CharactersWithSpaces>443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>praedisiko2</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>