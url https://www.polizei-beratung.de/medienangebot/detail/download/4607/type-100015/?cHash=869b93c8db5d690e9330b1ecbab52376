--- v0 (2025-12-05)
+++ v1 (2026-04-29)
@@ -166,99 +166,79 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04F9D524" w14:textId="77777777" w:rsidR="00A42931" w:rsidRPr="00EA2890" w:rsidRDefault="00A42931" w:rsidP="00A42931">
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F728C0F" w14:textId="77777777" w:rsidR="00896A2B" w:rsidRDefault="00896A2B" w:rsidP="00A42931">
+    <w:p w14:paraId="7F728C0F" w14:textId="5666E151" w:rsidR="00896A2B" w:rsidRDefault="00896A2B" w:rsidP="00A42931">
       <w:r>
         <w:t>In unseren Polizeilichen Beratungsstellen bieten wir individuelle und objektive Beratung zu allen polizeilichen Themen. Neben der Einbruchschutzberatung (Sicherheitstechnik, Einbruchmelde- und Überfallmeldeanlagen, Videotechnik) umfasst das Angebot</w:t>
       </w:r>
       <w:r w:rsidR="0003771F">
         <w:t xml:space="preserve"> Gewalt- und Drogenprävention, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">polizeilichen Jugendschutz (Jugendkriminalität, Jugendmedienschutz, Kindesmisshandlung, sexueller Missbrauch), Waffenrecht, Computer- und Internetkriminalität und weitere polizeiliche Themen. Dabei stehen Euch speziell ausgebildete Kollegen unverbindlich und kostenlos für eine Beratung zur Verfügung. </w:t>
       </w:r>
-      <w:r w:rsidR="0003771F">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="68740E50" w14:textId="4A5C3A1B" w:rsidR="00896A2B" w:rsidRDefault="000C095C" w:rsidP="00A42931">
       <w:r>
-        <w:t xml:space="preserve">Hier gibt’s eine </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Übersicht: </w:t>
+        <w:t xml:space="preserve">Beratungsstelle finden: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68740E50" w14:textId="77777777" w:rsidR="00896A2B" w:rsidRDefault="00896A2B" w:rsidP="00A42931"/>
-    <w:p w14:paraId="4755FE6F" w14:textId="300602B8" w:rsidR="005C2369" w:rsidRDefault="00EA2890" w:rsidP="00D24C50">
+    <w:p w14:paraId="4755FE6F" w14:textId="43DEB445" w:rsidR="005C2369" w:rsidRDefault="00EA2890" w:rsidP="00D24C50">
       <w:r>
         <w:t>LINK</w:t>
       </w:r>
       <w:r w:rsidR="00D3450F">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="001F0F6F" w:rsidRPr="00D2142C">
+        <w:r w:rsidR="00A2767A" w:rsidRPr="00A2767A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.polizei-beratung.de/aktue</w:t>
-[...11 lines deleted...]
-          <w:t>les/detailansicht/polizeiliche-beratungsstelle</w:t>
+          <w:t>https://www.polizei-beratung.de/beratungsstellensuche</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F0F6F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490ECD54" w14:textId="77777777" w:rsidR="00BC417F" w:rsidRPr="00C8519E" w:rsidRDefault="00BC417F" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57E7E3A9" w14:textId="77777777" w:rsidR="00D24C50" w:rsidRDefault="00F65748" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8519E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -339,80 +319,84 @@
   </w:font>
   <w:font w:name="Univers CE">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D3092"/>
     <w:rsid w:val="0003771F"/>
+    <w:rsid w:val="000C095C"/>
     <w:rsid w:val="00191FE4"/>
     <w:rsid w:val="001F0F6F"/>
     <w:rsid w:val="003C439A"/>
     <w:rsid w:val="003D3092"/>
     <w:rsid w:val="004537E3"/>
     <w:rsid w:val="00496E0A"/>
     <w:rsid w:val="005C2369"/>
+    <w:rsid w:val="00607D06"/>
     <w:rsid w:val="006B22EC"/>
     <w:rsid w:val="0082657B"/>
     <w:rsid w:val="00896A2B"/>
+    <w:rsid w:val="00A2767A"/>
     <w:rsid w:val="00A42931"/>
     <w:rsid w:val="00A54F22"/>
     <w:rsid w:val="00A715E2"/>
     <w:rsid w:val="00BC417F"/>
+    <w:rsid w:val="00BF0226"/>
     <w:rsid w:val="00C8519E"/>
     <w:rsid w:val="00CE420F"/>
     <w:rsid w:val="00D24C50"/>
     <w:rsid w:val="00D3450F"/>
     <w:rsid w:val="00D86A05"/>
     <w:rsid w:val="00EA2890"/>
     <w:rsid w:val="00F301FC"/>
     <w:rsid w:val="00F65748"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -530,94 +514,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -961,50 +949,60 @@
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F0F6F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F0F6F"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C095C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="12608965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="342702829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -1145,51 +1143,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087334201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/aktuelles/detailansicht/polizeiliche-beratungsstelle" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/beratungsstellensuche" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1448,69 +1446,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>136</Words>
-  <Characters>858</Characters>
+  <Words>123</Words>
+  <Characters>782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>993</CharactersWithSpaces>
+  <CharactersWithSpaces>904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>praedisiko2</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>