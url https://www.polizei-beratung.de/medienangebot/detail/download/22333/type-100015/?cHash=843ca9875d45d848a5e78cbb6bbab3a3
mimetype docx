--- v0 (2025-12-05)
+++ v1 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9430" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6449"/>
         <w:gridCol w:w="2981"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE420F" w14:paraId="1877DC9E" w14:textId="77777777" w:rsidTr="00CA126F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F63F141" w14:textId="77777777" w:rsidR="00CE420F" w:rsidRPr="00CE420F" w:rsidRDefault="00CE420F" w:rsidP="00CE420F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -318,84 +318,122 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="14171A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0113E8C9" w14:textId="77777777" w:rsidR="009B3E4B" w:rsidRDefault="009B3E4B" w:rsidP="00D24C50"/>
     <w:p w14:paraId="40CA3B36" w14:textId="1DD66349" w:rsidR="002201C5" w:rsidRDefault="001159DE" w:rsidP="00D24C50">
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="002201C5">
         <w:t xml:space="preserve">ink zum Handzettel: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00847E5F" w:rsidRPr="008E0A6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.polizei-beratung.de/medienangebot/detail/276-opferschutz-einbruch/</w:t>
+          <w:t>https://www.po</w:t>
+        </w:r>
+        <w:r w:rsidR="00847E5F" w:rsidRPr="008E0A6A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidR="00847E5F" w:rsidRPr="008E0A6A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>izei-beratung.de/medienangebot/detail/276-opferschutz-einbruch/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00847E5F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5AF4A2" w14:textId="77777777" w:rsidR="002201C5" w:rsidRDefault="002201C5" w:rsidP="00D24C50"/>
-    <w:p w14:paraId="73D62608" w14:textId="6F75D29C" w:rsidR="001159DE" w:rsidRDefault="002201C5" w:rsidP="00D24C50">
+    <w:p w14:paraId="21ECEAD1" w14:textId="525FE2A3" w:rsidR="005E2148" w:rsidRPr="00C8519E" w:rsidRDefault="002201C5" w:rsidP="00D24C50">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Link: zum Teaser: </w:t>
+        <w:t>Link</w:t>
+      </w:r>
+      <w:r w:rsidR="00690761">
+        <w:t xml:space="preserve"> zur Themenseite</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="008F18C8" w:rsidRPr="00540AAD">
+        <w:r w:rsidR="00690761" w:rsidRPr="00CB694F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.polizei-beratung.de/aktuelles/detailansicht/schockerlebnis-einbruch/</w:t>
+          <w:t>https://www.polizei-beratung.de/infos-fuer-betroffene</w:t>
+        </w:r>
+        <w:r w:rsidR="00690761" w:rsidRPr="00CB694F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidR="00690761" w:rsidRPr="00CB694F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>einbruch/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F18C8">
+      <w:r w:rsidR="00690761">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21ECEAD1" w14:textId="77777777" w:rsidR="005E2148" w:rsidRPr="00C8519E" w:rsidRDefault="005E2148" w:rsidP="00D24C50">
+    <w:p w14:paraId="097CB842" w14:textId="77777777" w:rsidR="00690761" w:rsidRDefault="00690761" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="797DF7E4" w14:textId="735161EE" w:rsidR="00D24C50" w:rsidRPr="00C8519E" w:rsidRDefault="00F65748" w:rsidP="00D24C50">
+    <w:p w14:paraId="797DF7E4" w14:textId="5F09793B" w:rsidR="00D24C50" w:rsidRPr="00C8519E" w:rsidRDefault="00F65748" w:rsidP="00D24C50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8519E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hashtags</w:t>
       </w:r>
       <w:r w:rsidR="005C2369" w:rsidRPr="00C8519E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -448,157 +486,139 @@
       <w:r w:rsidR="00847E5F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00811355">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>traftat #</w:t>
       </w:r>
       <w:r w:rsidR="00847E5F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>einbruch #keinbruch #</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> #wohnungseinbruch #einbrecher #diebstahl #opferschutz</w:t>
+        <w:t>einbruch #keinbruch #haus #wohnungseinbruch #einbrecher #diebstahl #opferschutz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709BDC4A" w14:textId="77777777" w:rsidR="00D24C50" w:rsidRPr="00C8519E" w:rsidRDefault="00D24C50" w:rsidP="00191FE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D24C50" w:rsidRPr="00C8519E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers CE">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D3092"/>
+    <w:rsid w:val="000A2793"/>
     <w:rsid w:val="001159DE"/>
     <w:rsid w:val="00191FE4"/>
     <w:rsid w:val="002201C5"/>
     <w:rsid w:val="003C439A"/>
+    <w:rsid w:val="003C5654"/>
     <w:rsid w:val="003D3092"/>
     <w:rsid w:val="004537E3"/>
     <w:rsid w:val="00496E0A"/>
     <w:rsid w:val="005C2369"/>
     <w:rsid w:val="005E2148"/>
+    <w:rsid w:val="00690761"/>
     <w:rsid w:val="006B22EC"/>
     <w:rsid w:val="0070429C"/>
     <w:rsid w:val="00811355"/>
     <w:rsid w:val="0082657B"/>
     <w:rsid w:val="00833FBA"/>
     <w:rsid w:val="00847E5F"/>
     <w:rsid w:val="008F18C8"/>
     <w:rsid w:val="00943994"/>
     <w:rsid w:val="009B3E4B"/>
     <w:rsid w:val="00A3438C"/>
     <w:rsid w:val="00A54F22"/>
     <w:rsid w:val="00A715E2"/>
     <w:rsid w:val="00B45605"/>
     <w:rsid w:val="00C8519E"/>
     <w:rsid w:val="00CE420F"/>
     <w:rsid w:val="00D24C50"/>
     <w:rsid w:val="00D86A05"/>
     <w:rsid w:val="00F301FC"/>
     <w:rsid w:val="00F65748"/>
     <w:rsid w:val="00FB1466"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -1139,50 +1159,72 @@
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="003C439A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="textexposedshow">
     <w:name w:val="text_exposed_show"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="003C439A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="css-901oao">
     <w:name w:val="css-901oao"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00D24C50"/>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002201C5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A2793"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A2793"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="12608965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="342702829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -1311,51 +1353,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087334201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/medienangebot/detail/276-opferschutz-einbruch/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/aktuelles/detailansicht/schockerlebnis-einbruch/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/medienangebot/detail/276-opferschutz-einbruch/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei-beratung.de/infos-fuer-betroffene/einbruch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1622,50 +1664,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6bf2974e-3f78-488e-9002-489c7b36d2cb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cd66045b-cddb-41ff-aa90-b7f9a2875745">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DAD0ACE42057A84CA8775C90B6B1EB9E" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="b18dbab89179acebca4aacf45e8709b1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6bf2974e-3f78-488e-9002-489c7b36d2cb" xmlns:ns3="cd66045b-cddb-41ff-aa90-b7f9a2875745" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="26978e1403799cc9239e4e65783053f7" ns2:_="" ns3:_="">
     <xsd:import namespace="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
     <xsd:import namespace="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -1844,138 +1897,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01FF0E99-6EC7-4078-B494-BA6179D40A70}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
+    <ds:schemaRef ds:uri="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B87535F-3C78-442A-B743-854B6AF4BDFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6bf2974e-3f78-488e-9002-489c7b36d2cb"/>
     <ds:schemaRef ds:uri="cd66045b-cddb-41ff-aa90-b7f9a2875745"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F58ACDFF-A746-4A1E-84C3-2F7AF793A3CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>132</Words>
-  <Characters>785</Characters>
+  <Words>121</Words>
+  <Characters>769</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>913</CharactersWithSpaces>
+  <CharactersWithSpaces>889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>praedisiko2</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DAD0ACE42057A84CA8775C90B6B1EB9E</vt:lpwstr>
   </property>